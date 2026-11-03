--- v1 (2026-08-05)
+++ v2 (2026-11-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11027"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/Lavoro 2024/Amministrazione Trasparente/2026/31 luglio/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/Lavoro 2024/Amministrazione Trasparente/2026/28 ottobre/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D5B7E57-3A03-8A40-8B0F-69E438CE313E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A0FA00DF-256B-C74E-8D6D-A15B40C1CB8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="580" windowWidth="29040" windowHeight="15220" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="620" windowWidth="47080" windowHeight="17480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Incarichi Professionali 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Incarichi Professionali 2026'!$A$2:$Q$48</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Incarichi Professionali 2026'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -578,53 +578,50 @@
   <si>
     <t>DICH-DeLeonardis</t>
   </si>
   <si>
     <t>CV-Rainieri</t>
   </si>
   <si>
     <t>ATT-Rainieri</t>
   </si>
   <si>
     <t>DICH-Rainieri</t>
   </si>
   <si>
     <t>CV-Rossi</t>
   </si>
   <si>
     <t>ATT-Rossi</t>
   </si>
   <si>
     <t>DICH-Rossi</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
-    <t>Disposizione n 13/2026/PRES</t>
-[...1 lines deleted...]
-  <si>
     <t>Disposizione n.13/2026/PRES</t>
   </si>
   <si>
     <t>Determinazione n. 92/2026/DIRGEN</t>
   </si>
   <si>
     <t xml:space="preserve"> Roberto Borgogno</t>
   </si>
   <si>
     <t>Rappresentanza e difesa  dell'ENEA nel giudizio pendente innanzi al Tribunala Penale di Matera  RG T 183/2026</t>
   </si>
   <si>
     <t>durata giudizio RG T 183/2026</t>
   </si>
   <si>
     <t>50.000,00  oltre oneri di legge</t>
   </si>
   <si>
     <t>definizione giudizio RG T 183/2026</t>
   </si>
   <si>
     <t>CV-Borgogno</t>
   </si>
   <si>
     <t>ATT-Borgogno</t>
@@ -927,50 +924,53 @@
     <t>Avv. Carlo Landolfi</t>
   </si>
   <si>
     <t>Presidente Commissione esaminatrice del concorso per il reclutamento di n. 8 unità di personale laureato da assumere con contratto di lavoro a tempo indeterminato, nel livello economico iniziale del profilo professionale di Funzionario/funzionaria di amministrazione (Rif. FUNZ/2026).</t>
   </si>
   <si>
     <t>DIRIGEN</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>Determinazione n. 218/2026/DIRIGEN</t>
   </si>
   <si>
     <t>ENEA/2026/0049504/DIRGEN</t>
   </si>
   <si>
     <t>CV-Landolfi</t>
   </si>
   <si>
     <t>ATT-Landolfi</t>
   </si>
   <si>
     <t>DICH-Landolfi</t>
+  </si>
+  <si>
+    <t>ENEA/2026/38756/PRES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="dd/mm/yy;@"/>
     <numFmt numFmtId="165" formatCode="d/m/yyyy;@"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1111,51 +1111,51 @@
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF8EA9DB"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1310,53 +1310,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Migliaia" xfId="5" builtinId="3"/>
     <cellStyle name="Migliaia 2" xfId="4" xr:uid="{E1BC2071-BDE7-41AB-B285-076F5DF55588}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="3" xr:uid="{2326E503-EC35-4D79-988B-92F73F0224B0}"/>
     <cellStyle name="Normale 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="19">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -1805,52 +1802,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5835&amp;catid=135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5566&amp;catid=135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5647&amp;catid=135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5781&amp;catid=135" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5802&amp;catid=135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5853&amp;catid=135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5825&amp;catid=135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5518&amp;catid=135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5627&amp;catid=135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5632&amp;catid=135" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5704&amp;catid=135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5729&amp;catid=135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5791&amp;catid=135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5797&amp;catid=135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5820&amp;catid=135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5841&amp;catid=135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5846&amp;catid=135" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5477&amp;catid=135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5808&amp;catid=135" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5813&amp;catid=135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5567&amp;catid=135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5588&amp;catid=135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5648&amp;catid=135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5654&amp;catid=135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5732&amp;catid=135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5750&amp;catid=135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5831&amp;catid=135" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5836&amp;catid=135" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5855&amp;catid=135" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5871&amp;catid=135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5798&amp;catid=135" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5803&amp;catid=135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5519&amp;catid=135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5561&amp;catid=135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5628&amp;catid=135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5633&amp;catid=135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5730&amp;catid=135" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5821&amp;catid=135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5826&amp;catid=135" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5842&amp;catid=135" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5847&amp;catid=135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5705&amp;catid=135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5787&amp;catid=135" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5795&amp;catid=135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5809&amp;catid=135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5814&amp;catid=135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5872&amp;catid=135" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5473&amp;catid=135" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5478&amp;catid=135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5568&amp;catid=135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5623&amp;catid=135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5657&amp;catid=135" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5832&amp;catid=135" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5837&amp;catid=135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5649&amp;catid=135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5731&amp;catid=135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5733&amp;catid=135" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5799&amp;catid=135" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5804&amp;catid=135" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5848&amp;catid=135" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5856&amp;catid=135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5558&amp;catid=135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5563&amp;catid=135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5634&amp;catid=135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5827&amp;catid=135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5629&amp;catid=135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5658&amp;catid=135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5726&amp;catid=135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5792&amp;catid=135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5815&amp;catid=135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5822&amp;catid=135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5838&amp;catid=135" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5843&amp;catid=135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5873&amp;catid=135" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5482&amp;catid=135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5788&amp;catid=135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5810&amp;catid=135" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5474&amp;catid=135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5624&amp;catid=135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5569&amp;catid=135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5645&amp;catid=135" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5650&amp;catid=135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5734&amp;catid=135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5805&amp;catid=135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5828&amp;catid=135" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5833&amp;catid=135" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5849&amp;catid=135" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5851&amp;catid=135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5779&amp;catid=135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5800&amp;catid=135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5564&amp;catid=135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5559&amp;catid=135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5625&amp;catid=135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5630&amp;catid=135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5727&amp;catid=135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5793&amp;catid=135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5818&amp;catid=135" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5823&amp;catid=135" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5844&amp;catid=135" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5483&amp;catid=135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5659&amp;catid=135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5789&amp;catid=135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5811&amp;catid=135" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5816&amp;catid=135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5839&amp;catid=135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5475&amp;catid=135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5586&amp;catid=135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5652&amp;catid=135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5748&amp;catid=135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5834&amp;catid=135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5852&amp;catid=135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5565&amp;catid=135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5646&amp;catid=135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5780&amp;catid=135" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5801&amp;catid=135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5806&amp;catid=135" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5829&amp;catid=135" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5850&amp;catid=135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5560&amp;catid=135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5631&amp;catid=135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5728&amp;catid=135" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5824&amp;catid=135" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5845&amp;catid=135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5517&amp;catid=135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5626&amp;catid=135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5703&amp;catid=135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5790&amp;catid=135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5796&amp;catid=135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5812&amp;catid=135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5817&amp;catid=135" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5819&amp;catid=135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5840&amp;catid=135" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5476&amp;catid=135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5484&amp;catid=135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5587&amp;catid=135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5653&amp;catid=135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5749&amp;catid=135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5807&amp;catid=135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5830&amp;catid=135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5854&amp;catid=135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5562&amp;catid=135" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L46" zoomScale="183" zoomScaleNormal="183" workbookViewId="0">
-      <selection activeCell="O51" sqref="O51"/>
+    <sheetView tabSelected="1" topLeftCell="E19" zoomScale="183" zoomScaleNormal="183" workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="10.83203125" style="2"/>
     <col min="2" max="2" width="23.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="59.33203125" style="4" customWidth="1"/>
     <col min="4" max="4" width="26.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.1640625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.83203125" style="2" customWidth="1"/>
     <col min="8" max="8" width="18.83203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="19.6640625" style="2" customWidth="1"/>
     <col min="10" max="10" width="33.83203125" style="2" customWidth="1"/>
     <col min="11" max="11" width="19.83203125" style="2" customWidth="1"/>
     <col min="12" max="12" width="27.6640625" style="2" customWidth="1"/>
     <col min="13" max="13" width="19" style="2" customWidth="1"/>
     <col min="14" max="14" width="24.1640625" style="2" customWidth="1"/>
     <col min="15" max="15" width="22.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="23.5" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="24.1640625" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="44" customHeight="1">
       <c r="A1" s="7" t="s">
@@ -2601,51 +2598,51 @@
       <c r="B15" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>122</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>123</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>119</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>120</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>103</v>
       </c>
       <c r="I15" s="17" t="s">
         <v>40</v>
       </c>
       <c r="J15" s="12" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="K15" s="12" t="s">
         <v>124</v>
       </c>
       <c r="L15" s="19" t="s">
         <v>121</v>
       </c>
       <c r="M15" s="5">
         <v>46087</v>
       </c>
       <c r="N15" s="5">
         <v>46092</v>
       </c>
       <c r="O15" s="11" t="s">
         <v>135</v>
       </c>
       <c r="P15" s="11" t="s">
         <v>136</v>
       </c>
       <c r="Q15" s="11" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="68" customHeight="1">
       <c r="A16" s="30">
@@ -3001,1426 +2998,1426 @@
       </c>
       <c r="L22" s="41" t="s">
         <v>165</v>
       </c>
       <c r="M22" s="9">
         <v>46099</v>
       </c>
       <c r="N22" s="9">
         <v>46147</v>
       </c>
       <c r="O22" s="39" t="s">
         <v>175</v>
       </c>
       <c r="P22" s="39" t="s">
         <v>176</v>
       </c>
       <c r="Q22" s="39" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="55.5" customHeight="1">
       <c r="A23" s="30">
         <v>20</v>
       </c>
       <c r="B23" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="C23" s="27" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F23" s="5">
         <v>46155</v>
       </c>
       <c r="G23" s="17" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="H23" s="46" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>40</v>
       </c>
       <c r="J23" s="12" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="K23" s="12" t="s">
         <v>178</v>
       </c>
       <c r="L23" s="12" t="s">
-        <v>179</v>
+        <v>295</v>
       </c>
       <c r="M23" s="5">
         <v>46155</v>
       </c>
       <c r="N23" s="9">
         <v>46177</v>
       </c>
       <c r="O23" s="39" t="s">
+        <v>186</v>
+      </c>
+      <c r="P23" s="39" t="s">
         <v>187</v>
       </c>
-      <c r="P23" s="39" t="s">
+      <c r="Q23" s="39" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="51.75" customHeight="1">
       <c r="A24" s="30">
         <v>21</v>
       </c>
       <c r="B24" s="47" t="s">
+        <v>189</v>
+      </c>
+      <c r="C24" s="27" t="s">
         <v>190</v>
       </c>
-      <c r="C24" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="48" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>36</v>
       </c>
       <c r="F24" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="G24" s="12" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="H24" s="49" t="s">
         <v>103</v>
       </c>
       <c r="I24" s="50" t="s">
         <v>40</v>
       </c>
       <c r="J24" s="17" t="s">
+        <v>193</v>
+      </c>
+      <c r="K24" s="12" t="s">
         <v>194</v>
       </c>
-      <c r="K24" s="12" t="s">
+      <c r="L24" s="12" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="M24" s="5">
         <v>46190</v>
       </c>
       <c r="N24" s="9">
         <v>46196</v>
       </c>
       <c r="O24" s="39" t="s">
+        <v>197</v>
+      </c>
+      <c r="P24" s="39" t="s">
         <v>198</v>
       </c>
-      <c r="P24" s="39" t="s">
+      <c r="Q24" s="39" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="108" customHeight="1">
       <c r="A25" s="52">
         <v>22</v>
       </c>
       <c r="B25" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="C25" s="54" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D25" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F25" s="56">
         <v>46176</v>
       </c>
       <c r="G25" s="57" t="s">
         <v>102</v>
       </c>
       <c r="H25" s="55">
         <v>990</v>
       </c>
       <c r="I25" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J25" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K25" s="51">
         <v>46147</v>
       </c>
       <c r="L25" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M25" s="51">
         <v>46147</v>
       </c>
       <c r="N25" s="51">
         <v>46217</v>
       </c>
       <c r="O25" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="P25" s="11" t="s">
         <v>223</v>
       </c>
-      <c r="P25" s="11" t="s">
+      <c r="Q25" s="11" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="129" customHeight="1">
       <c r="A26" s="52">
         <v>23</v>
       </c>
       <c r="B26" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="C26" s="54" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D26" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E26" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="58">
         <v>46176</v>
       </c>
       <c r="G26" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H26" s="55">
         <v>900</v>
       </c>
       <c r="I26" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J26" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K26" s="51">
         <v>46147</v>
       </c>
       <c r="L26" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M26" s="51">
         <v>46147</v>
       </c>
       <c r="N26" s="51">
         <v>46217</v>
       </c>
       <c r="O26" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="P26" s="11" t="s">
         <v>226</v>
       </c>
-      <c r="P26" s="11" t="s">
+      <c r="Q26" s="11" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="129" customHeight="1">
       <c r="A27" s="52">
         <v>24</v>
       </c>
       <c r="B27" s="53" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C27" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D27" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F27" s="56">
         <v>46176</v>
       </c>
       <c r="G27" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H27" s="53">
         <v>900</v>
       </c>
       <c r="I27" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J27" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K27" s="51">
         <v>46147</v>
       </c>
       <c r="L27" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M27" s="51">
         <v>46147</v>
       </c>
       <c r="N27" s="51">
         <v>46217</v>
       </c>
       <c r="O27" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="P27" s="11" t="s">
         <v>229</v>
       </c>
-      <c r="P27" s="11" t="s">
+      <c r="Q27" s="11" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="120.75" customHeight="1">
       <c r="A28" s="52">
         <v>25</v>
       </c>
       <c r="B28" s="53" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C28" s="54" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D28" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E28" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F28" s="58">
         <v>46177</v>
       </c>
       <c r="G28" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H28" s="55">
         <v>990</v>
       </c>
       <c r="I28" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J28" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K28" s="51">
         <v>46147</v>
       </c>
       <c r="L28" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M28" s="51">
         <v>46147</v>
       </c>
       <c r="N28" s="51">
         <v>46217</v>
       </c>
       <c r="O28" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="P28" s="11" t="s">
         <v>232</v>
       </c>
-      <c r="P28" s="11" t="s">
+      <c r="Q28" s="11" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="129" customHeight="1">
       <c r="A29" s="52">
         <v>26</v>
       </c>
       <c r="B29" s="53" t="s">
         <v>118</v>
       </c>
       <c r="C29" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D29" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E29" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F29" s="56">
         <v>46177</v>
       </c>
       <c r="G29" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H29" s="53">
         <v>900</v>
       </c>
       <c r="I29" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J29" s="53" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K29" s="51">
         <v>46147</v>
       </c>
       <c r="L29" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M29" s="51">
         <v>46147</v>
       </c>
       <c r="N29" s="51">
         <v>46217</v>
       </c>
       <c r="O29" s="11" t="s">
         <v>135</v>
       </c>
       <c r="P29" s="11" t="s">
         <v>136</v>
       </c>
       <c r="Q29" s="11" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="125.25" customHeight="1">
       <c r="A30" s="52">
         <v>27</v>
       </c>
       <c r="B30" s="53" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C30" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D30" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F30" s="58">
         <v>46177</v>
       </c>
       <c r="G30" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H30" s="55">
         <v>900</v>
       </c>
       <c r="I30" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J30" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K30" s="51">
         <v>46147</v>
       </c>
       <c r="L30" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M30" s="51">
         <v>46147</v>
       </c>
       <c r="N30" s="51">
         <v>46217</v>
       </c>
       <c r="O30" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="P30" s="11" t="s">
         <v>235</v>
       </c>
-      <c r="P30" s="11" t="s">
+      <c r="Q30" s="11" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="141.75" customHeight="1">
       <c r="A31" s="52">
         <v>28</v>
       </c>
       <c r="B31" s="53" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C31" s="54" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D31" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="56">
         <v>46168</v>
       </c>
       <c r="G31" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H31" s="53">
         <v>990</v>
       </c>
       <c r="I31" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J31" s="53" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K31" s="51">
         <v>46147</v>
       </c>
       <c r="L31" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M31" s="51">
         <v>46147</v>
       </c>
       <c r="N31" s="51">
         <v>46217</v>
       </c>
       <c r="O31" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="P31" s="11" t="s">
         <v>238</v>
       </c>
-      <c r="P31" s="11" t="s">
+      <c r="Q31" s="11" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="129" customHeight="1">
       <c r="A32" s="52">
         <v>29</v>
       </c>
       <c r="B32" s="53" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C32" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D32" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E32" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="58">
         <v>46168</v>
       </c>
       <c r="G32" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H32" s="55">
         <v>900</v>
       </c>
       <c r="I32" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J32" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K32" s="51">
         <v>46147</v>
       </c>
       <c r="L32" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M32" s="51">
         <v>46147</v>
       </c>
       <c r="N32" s="51">
         <v>46217</v>
       </c>
       <c r="O32" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="P32" s="11" t="s">
         <v>241</v>
       </c>
-      <c r="P32" s="11" t="s">
+      <c r="Q32" s="11" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="129" customHeight="1">
       <c r="A33" s="52">
         <v>32</v>
       </c>
       <c r="B33" s="53" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C33" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D33" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="56">
         <v>46168</v>
       </c>
       <c r="G33" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H33" s="53">
         <v>900</v>
       </c>
       <c r="I33" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J33" s="53" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K33" s="51">
         <v>46147</v>
       </c>
       <c r="L33" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M33" s="51">
         <v>46147</v>
       </c>
       <c r="N33" s="51">
         <v>46217</v>
       </c>
       <c r="O33" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="P33" s="11" t="s">
         <v>244</v>
       </c>
-      <c r="P33" s="11" t="s">
+      <c r="Q33" s="11" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="129" customHeight="1">
       <c r="A34" s="52">
         <v>33</v>
       </c>
       <c r="B34" s="53" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C34" s="54" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D34" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F34" s="58">
         <v>46182</v>
       </c>
       <c r="G34" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H34" s="55">
         <v>990</v>
       </c>
       <c r="I34" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J34" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K34" s="51">
         <v>46147</v>
       </c>
       <c r="L34" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M34" s="51">
         <v>46147</v>
       </c>
       <c r="N34" s="51">
         <v>46217</v>
       </c>
       <c r="O34" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="P34" s="11" t="s">
         <v>247</v>
       </c>
-      <c r="P34" s="11" t="s">
+      <c r="Q34" s="11" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="120" customHeight="1">
       <c r="A35" s="52">
         <v>34</v>
       </c>
       <c r="B35" s="53" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C35" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D35" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E35" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F35" s="56">
         <v>46182</v>
       </c>
       <c r="G35" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H35" s="53">
         <v>900</v>
       </c>
       <c r="I35" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J35" s="53" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K35" s="51">
         <v>46147</v>
       </c>
       <c r="L35" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M35" s="51">
         <v>46147</v>
       </c>
       <c r="N35" s="51">
         <v>46217</v>
       </c>
       <c r="O35" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="P35" s="11" t="s">
         <v>250</v>
       </c>
-      <c r="P35" s="11" t="s">
+      <c r="Q35" s="11" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="119">
       <c r="A36" s="52">
         <v>35</v>
       </c>
       <c r="B36" s="53" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C36" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D36" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E36" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F36" s="58">
         <v>46182</v>
       </c>
       <c r="G36" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H36" s="55">
         <v>900</v>
       </c>
       <c r="I36" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J36" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K36" s="51">
         <v>46147</v>
       </c>
       <c r="L36" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M36" s="51">
         <v>46147</v>
       </c>
       <c r="N36" s="51">
         <v>46217</v>
       </c>
       <c r="O36" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="P36" s="11" t="s">
         <v>253</v>
       </c>
-      <c r="P36" s="11" t="s">
+      <c r="Q36" s="11" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="119">
       <c r="A37" s="52">
         <v>36</v>
       </c>
       <c r="B37" s="53" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C37" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D37" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E37" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F37" s="56">
         <v>46182</v>
       </c>
       <c r="G37" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H37" s="53">
         <v>900</v>
       </c>
       <c r="I37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J37" s="53" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K37" s="51">
         <v>46147</v>
       </c>
       <c r="L37" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M37" s="51">
         <v>46147</v>
       </c>
       <c r="N37" s="51">
         <v>46217</v>
       </c>
       <c r="O37" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="P37" s="11" t="s">
         <v>256</v>
       </c>
-      <c r="P37" s="11" t="s">
+      <c r="Q37" s="11" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="119">
       <c r="A38" s="52">
         <v>37</v>
       </c>
       <c r="B38" s="53" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C38" s="54" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D38" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E38" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="58">
         <v>46184</v>
       </c>
       <c r="G38" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H38" s="55">
         <v>990</v>
       </c>
       <c r="I38" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J38" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K38" s="51">
         <v>46147</v>
       </c>
       <c r="L38" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M38" s="51">
         <v>46147</v>
       </c>
       <c r="N38" s="51">
         <v>46217</v>
       </c>
       <c r="O38" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="P38" s="11" t="s">
         <v>259</v>
       </c>
-      <c r="P38" s="11" t="s">
+      <c r="Q38" s="11" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="119">
       <c r="A39" s="52">
         <v>38</v>
       </c>
       <c r="B39" s="53" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C39" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D39" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E39" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F39" s="56">
         <v>46184</v>
       </c>
       <c r="G39" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H39" s="53">
         <v>900</v>
       </c>
       <c r="I39" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J39" s="53" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K39" s="51">
         <v>46147</v>
       </c>
       <c r="L39" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M39" s="51">
         <v>46147</v>
       </c>
       <c r="N39" s="51">
         <v>46217</v>
       </c>
       <c r="O39" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="P39" s="11" t="s">
         <v>262</v>
       </c>
-      <c r="P39" s="11" t="s">
+      <c r="Q39" s="11" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="119">
       <c r="A40" s="52">
         <v>39</v>
       </c>
       <c r="B40" s="53" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C40" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D40" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E40" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F40" s="58">
         <v>46184</v>
       </c>
       <c r="G40" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H40" s="55">
         <v>900</v>
       </c>
       <c r="I40" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J40" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K40" s="51">
         <v>46147</v>
       </c>
       <c r="L40" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M40" s="51">
         <v>46147</v>
       </c>
       <c r="N40" s="51">
         <v>46217</v>
       </c>
       <c r="O40" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="P40" s="11" t="s">
         <v>265</v>
       </c>
-      <c r="P40" s="11" t="s">
+      <c r="Q40" s="11" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="119">
       <c r="A41" s="52">
         <v>40</v>
       </c>
       <c r="B41" s="53" t="s">
         <v>95</v>
       </c>
       <c r="C41" s="54" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D41" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F41" s="56">
         <v>46177</v>
       </c>
       <c r="G41" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H41" s="53">
         <v>990</v>
       </c>
       <c r="I41" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J41" s="53" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K41" s="51">
         <v>46147</v>
       </c>
       <c r="L41" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M41" s="51">
         <v>46147</v>
       </c>
       <c r="N41" s="51">
         <v>46217</v>
       </c>
       <c r="O41" s="11" t="s">
         <v>106</v>
       </c>
       <c r="P41" s="11" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="Q41" s="11" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="119">
       <c r="A42" s="52">
         <v>41</v>
       </c>
       <c r="B42" s="53" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C42" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D42" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E42" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F42" s="58">
         <v>46177</v>
       </c>
       <c r="G42" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H42" s="55">
         <v>900</v>
       </c>
       <c r="I42" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J42" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K42" s="51">
         <v>46147</v>
       </c>
       <c r="L42" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M42" s="51">
         <v>46147</v>
       </c>
       <c r="N42" s="51">
         <v>46217</v>
       </c>
       <c r="O42" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="P42" s="11" t="s">
         <v>269</v>
       </c>
-      <c r="P42" s="11" t="s">
+      <c r="Q42" s="11" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="43" spans="1:17" ht="119">
       <c r="A43" s="52">
         <v>42</v>
       </c>
       <c r="B43" s="53" t="s">
         <v>97</v>
       </c>
       <c r="C43" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D43" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F43" s="56">
         <v>46177</v>
       </c>
       <c r="G43" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H43" s="53">
         <v>900</v>
       </c>
       <c r="I43" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J43" s="53" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K43" s="51">
         <v>46147</v>
       </c>
       <c r="L43" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M43" s="51">
         <v>46147</v>
       </c>
       <c r="N43" s="51">
         <v>46217</v>
       </c>
       <c r="O43" s="11" t="s">
         <v>112</v>
       </c>
       <c r="P43" s="11" t="s">
         <v>113</v>
       </c>
       <c r="Q43" s="11" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="119">
       <c r="A44" s="52">
         <v>43</v>
       </c>
       <c r="B44" s="53" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C44" s="54" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D44" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E44" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F44" s="58">
         <v>46188</v>
       </c>
       <c r="G44" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H44" s="55">
         <v>990</v>
       </c>
       <c r="I44" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J44" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K44" s="51">
         <v>46147</v>
       </c>
       <c r="L44" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M44" s="51">
         <v>46147</v>
       </c>
       <c r="N44" s="51">
         <v>46217</v>
       </c>
       <c r="O44" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="P44" s="11" t="s">
         <v>272</v>
       </c>
-      <c r="P44" s="11" t="s">
+      <c r="Q44" s="11" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="119">
       <c r="A45" s="52">
         <v>44</v>
       </c>
       <c r="B45" s="53" t="s">
         <v>98</v>
       </c>
       <c r="C45" s="54" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D45" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E45" s="53" t="s">
         <v>101</v>
       </c>
       <c r="F45" s="56">
         <v>46188</v>
       </c>
       <c r="G45" s="53" t="s">
         <v>102</v>
       </c>
       <c r="H45" s="53">
         <v>900</v>
       </c>
       <c r="I45" s="53" t="s">
         <v>40</v>
       </c>
       <c r="J45" s="53" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K45" s="51">
         <v>46147</v>
       </c>
       <c r="L45" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M45" s="51">
         <v>46147</v>
       </c>
       <c r="N45" s="51">
         <v>46217</v>
       </c>
       <c r="O45" s="11" t="s">
         <v>115</v>
       </c>
       <c r="P45" s="11" t="s">
         <v>116</v>
       </c>
       <c r="Q45" s="11" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="119">
       <c r="A46" s="52">
         <v>45</v>
       </c>
       <c r="B46" s="53" t="s">
         <v>33</v>
       </c>
       <c r="C46" s="54" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D46" s="53" t="s">
         <v>94</v>
       </c>
       <c r="E46" s="55" t="s">
         <v>101</v>
       </c>
       <c r="F46" s="58">
         <v>46188</v>
       </c>
       <c r="G46" s="59" t="s">
         <v>102</v>
       </c>
       <c r="H46" s="55">
         <v>900</v>
       </c>
       <c r="I46" s="60" t="s">
         <v>40</v>
       </c>
       <c r="J46" s="55" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K46" s="51">
         <v>46147</v>
       </c>
       <c r="L46" s="53" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M46" s="51">
         <v>46147</v>
       </c>
       <c r="N46" s="51">
         <v>46217</v>
       </c>
       <c r="O46" s="11" t="s">
         <v>43</v>
       </c>
       <c r="P46" s="11" t="s">
         <v>44</v>
       </c>
       <c r="Q46" s="11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="85">
       <c r="A47" s="17" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B47" s="17" t="s">
+        <v>274</v>
+      </c>
+      <c r="C47" s="13" t="s">
         <v>275</v>
       </c>
-      <c r="C47" s="13" t="s">
+      <c r="D47" s="17" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E47" s="17" t="s">
         <v>101</v>
       </c>
       <c r="F47" s="64">
         <v>46216</v>
       </c>
       <c r="G47" s="64" t="s">
         <v>163</v>
       </c>
       <c r="H47" s="65" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="I47" s="66" t="s">
+        <v>277</v>
+      </c>
+      <c r="J47" s="17" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="K47" s="64">
         <v>46197</v>
       </c>
       <c r="L47" s="17" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="M47" s="64">
         <v>46197</v>
       </c>
       <c r="N47" s="51">
         <v>46220</v>
       </c>
       <c r="O47" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="P47" s="11" t="s">
         <v>284</v>
       </c>
-      <c r="P47" s="11" t="s">
+      <c r="Q47" s="11" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="107.25" customHeight="1">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C48" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="C48" s="3" t="s">
+      <c r="D48" s="1" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E48" s="67" t="s">
         <v>101</v>
       </c>
       <c r="F48" s="9">
         <v>46211</v>
       </c>
       <c r="G48" s="67" t="s">
         <v>163</v>
       </c>
       <c r="H48" s="67" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="I48" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="J48" s="67" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="K48" s="9">
         <v>46197</v>
       </c>
       <c r="L48" s="68" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="M48" s="9">
         <v>46197</v>
       </c>
-      <c r="N48" s="69">
+      <c r="N48" s="9">
         <v>46234</v>
       </c>
       <c r="O48" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="P48" s="11" t="s">
         <v>293</v>
       </c>
-      <c r="P48" s="11" t="s">
+      <c r="Q48" s="11" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50" s="61"/>
       <c r="G50" s="61"/>
       <c r="H50" s="62"/>
       <c r="I50"/>
       <c r="J50" s="4"/>
       <c r="K50" s="61"/>
       <c r="L50"/>
       <c r="M50" s="61"/>
       <c r="N50" s="61"/>
       <c r="O50" s="63"/>
       <c r="P50" s="63"/>
       <c r="Q50" s="63"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="O2" r:id="rId1" xr:uid="{192AF481-E6A3-FA44-9177-B4CF42153740}"/>
     <hyperlink ref="P2" r:id="rId2" xr:uid="{1047BFFD-93B2-8D41-AC96-17EA10AEF974}"/>
     <hyperlink ref="Q2" r:id="rId3" xr:uid="{CC37C134-CC9F-6A44-9077-9C455BB1499A}"/>
     <hyperlink ref="O3" r:id="rId4" xr:uid="{94DBD366-1F9E-D042-9622-0FC8B9208B26}"/>
     <hyperlink ref="P3" r:id="rId5" xr:uid="{C8E5FF68-C8D2-8845-8232-9EE438005928}"/>
     <hyperlink ref="Q3" r:id="rId6" xr:uid="{3B9144D2-D47D-4D43-AC23-0B94E8DCA03B}"/>