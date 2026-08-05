--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1,76 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10726"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/Lavoro 2024/Amministrazione Trasparente/2026/4 giugno/incarico/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/Lavoro 2024/Amministrazione Trasparente/2026/31 luglio/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE09C3D1-E5DD-3742-A97E-E64BA1FBBEDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D5B7E57-3A03-8A40-8B0F-69E438CE313E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3000" yWindow="620" windowWidth="47180" windowHeight="21160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="580" windowWidth="29040" windowHeight="15220" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Incarichi Professionali 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Incarichi Professionali 2026'!$A$2:$Q$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Incarichi Professionali 2026'!$A$2:$Q$48</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Incarichi Professionali 2026'!$1:$1</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="296">
   <si>
     <t>Num.</t>
   </si>
   <si>
     <t>Nominativo</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Unità ENEA Responsabile</t>
   </si>
   <si>
     <t>Durata</t>
   </si>
   <si>
     <t>Inizio attività</t>
   </si>
   <si>
     <t>Fine attività</t>
   </si>
   <si>
     <t>Compenso (euro)</t>
   </si>
   <si>
@@ -597,63 +609,381 @@
     <t>Determinazione n. 92/2026/DIRGEN</t>
   </si>
   <si>
     <t xml:space="preserve"> Roberto Borgogno</t>
   </si>
   <si>
     <t>Rappresentanza e difesa  dell'ENEA nel giudizio pendente innanzi al Tribunala Penale di Matera  RG T 183/2026</t>
   </si>
   <si>
     <t>durata giudizio RG T 183/2026</t>
   </si>
   <si>
     <t>50.000,00  oltre oneri di legge</t>
   </si>
   <si>
     <t>definizione giudizio RG T 183/2026</t>
   </si>
   <si>
     <t>CV-Borgogno</t>
   </si>
   <si>
     <t>ATT-Borgogno</t>
   </si>
   <si>
     <t>DICH-Borgogno</t>
+  </si>
+  <si>
+    <t>Maria Letizia Cozzella</t>
+  </si>
+  <si>
+    <t>Supporto per Attività di Ricerca e Sviluppo nell’ambito delle attività relative al Progetto EURAD2”</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>21/06/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Determinazione 209/2026/DIRGEN</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>47931/2026/DIRGEN</t>
+  </si>
+  <si>
+    <t>NUC</t>
+  </si>
+  <si>
+    <t>CV-Cozzella</t>
+  </si>
+  <si>
+    <t>ATT-Cozzella</t>
+  </si>
+  <si>
+    <t>DICH-Cozzella</t>
+  </si>
+  <si>
+    <t>Mauro Marani</t>
+  </si>
+  <si>
+    <t>Presidente della Commissione esaminatrice relativa alla procedura selettiva per titoli espletata ai sensi dell'art. 15, commi 5 e 6, del CCNL EPR 2002-2005 e finalizzata allo sviluppo professionale di Ricercatrici/Ricercatori e Tecnologhe/Tecnologi di ruolo inquadrate/i nel III livello, in servizio al 17 agosto 2023 quanto alle risorse previste dal decreto MASE n. 346/2023, nonché in servizio al 1° gennaio 2024 quanto alle risorse previste dal D.P.C.M. 25/06/2024 (Rif. 15/2024)</t>
+  </si>
+  <si>
+    <t>Determinazione n. 155/2026/DIRGEN</t>
+  </si>
+  <si>
+    <t>ENEA/2026/0036495/DIRGEN</t>
+  </si>
+  <si>
+    <t>Carlo Alberto Campiotti</t>
+  </si>
+  <si>
+    <t>Membro della Commissione esaminatrice relativa alla procedura selettiva per titoli espletata ai sensi dell'art. 15, commi 5 e 6, del CCNL EPR 2002-2005 e finalizzata allo sviluppo professionale di Ricercatrici/Ricercatori e Tecnologhe/Tecnologi di ruolo inquadrate/i nel III livello, in servizio al 17 agosto 2023 quanto alle risorse previste dal decreto MASE n. 346/2023, nonché in servizio al 1° gennaio 2024 quanto alle risorse previste dal D.P.C.M. 25/06/2024 (Rif. 15/2024)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rino Romani </t>
+  </si>
+  <si>
+    <t>Gian Piero Celata</t>
+  </si>
+  <si>
+    <t>Vito Pignatelli</t>
+  </si>
+  <si>
+    <t>Roberta Fantoni</t>
+  </si>
+  <si>
+    <t>Pierino De Felice</t>
+  </si>
+  <si>
+    <t>Alfredo Luce</t>
+  </si>
+  <si>
+    <t>Lorenzo Ciccarese</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vincenzo Artale </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria Giuseppa Grollino </t>
+  </si>
+  <si>
+    <t>Andrea Quintiliani</t>
+  </si>
+  <si>
+    <t>Diana Anna Maria Savelli</t>
+  </si>
+  <si>
+    <t>Mariella Caffarelli</t>
+  </si>
+  <si>
+    <t>Stefano Andrea Gazziano</t>
+  </si>
+  <si>
+    <t>Laura Flora</t>
+  </si>
+  <si>
+    <t>Francesco Saverio De Maria</t>
+  </si>
+  <si>
+    <t>Membro della Commissione esaminatrice relativa alla procedura selettiva per titoli espletata ai sensi dell'art. 15, commi 5 e 6, del CCNL EPR 2002-2005 e finalizzata allo sviluppo professionale di Ricercatrici/Ricercatori e Tecnologhe/Tecnologi di ruolo inquadrate/i nel III livello, in servizio al 17 agosto 2023 quanto alle risorse previste dal decreto MASE n. 346/2023, nonché in servizio al 1^ gennaio 2024 quanto alle risorse previste dal D.P.C.M. 25/06/2024 (Rif. 15/2024)</t>
+  </si>
+  <si>
+    <t>CV-Marani</t>
+  </si>
+  <si>
+    <t>ATT-Marani</t>
+  </si>
+  <si>
+    <t>DICH-Marani</t>
+  </si>
+  <si>
+    <t>CV-Campiotti</t>
+  </si>
+  <si>
+    <t>ATT-Campiotti</t>
+  </si>
+  <si>
+    <t>DICH-Campiotti</t>
+  </si>
+  <si>
+    <t>CV-Romani</t>
+  </si>
+  <si>
+    <t>ATT-Romani</t>
+  </si>
+  <si>
+    <t>DICH-Romani</t>
+  </si>
+  <si>
+    <t>CV-Celata</t>
+  </si>
+  <si>
+    <t>ATT-Celata</t>
+  </si>
+  <si>
+    <t>DICH-Celata</t>
+  </si>
+  <si>
+    <t>CV-Pignatelli</t>
+  </si>
+  <si>
+    <t>ATT-Pignatelli</t>
+  </si>
+  <si>
+    <t>DICH-Pignatelli</t>
+  </si>
+  <si>
+    <t>CV-Fantoni</t>
+  </si>
+  <si>
+    <t>ATT-Fantoni</t>
+  </si>
+  <si>
+    <t>DICH-Fantoni</t>
+  </si>
+  <si>
+    <t>CV-De Felice</t>
+  </si>
+  <si>
+    <t>ATT-De Felice</t>
+  </si>
+  <si>
+    <t>DICH-De Felice</t>
+  </si>
+  <si>
+    <t>CV-Luce</t>
+  </si>
+  <si>
+    <t>ATT-Luce</t>
+  </si>
+  <si>
+    <t>DICH-Luce</t>
+  </si>
+  <si>
+    <t>CV-Ciccarese</t>
+  </si>
+  <si>
+    <t>ATT-Ciccarese</t>
+  </si>
+  <si>
+    <t>DICH-Ciccarese</t>
+  </si>
+  <si>
+    <t>CV-Artale</t>
+  </si>
+  <si>
+    <t>ATT-Artale</t>
+  </si>
+  <si>
+    <t>DICH-Artale</t>
+  </si>
+  <si>
+    <t>CV-Grollino</t>
+  </si>
+  <si>
+    <t>ATT-Grollino</t>
+  </si>
+  <si>
+    <t>DICH-Grollino</t>
+  </si>
+  <si>
+    <t>CV-Quindiliani</t>
+  </si>
+  <si>
+    <t>ATT-Quintiliani</t>
+  </si>
+  <si>
+    <t>DICH-Quintiliani</t>
+  </si>
+  <si>
+    <t>CV-Savelli</t>
+  </si>
+  <si>
+    <t>ATT-Savelli</t>
+  </si>
+  <si>
+    <t>DICH-Savelli</t>
+  </si>
+  <si>
+    <t>CV-Caffarelli</t>
+  </si>
+  <si>
+    <t>ATT-Caffarellil</t>
+  </si>
+  <si>
+    <t>DICH-Caffarelli</t>
+  </si>
+  <si>
+    <t>CV-Gazziano</t>
+  </si>
+  <si>
+    <t>ATT-Gazziano</t>
+  </si>
+  <si>
+    <t>DICH-Gazziano</t>
+  </si>
+  <si>
+    <t>ATT-Perice</t>
+  </si>
+  <si>
+    <t>CV-Flora</t>
+  </si>
+  <si>
+    <t>ATT-Flora</t>
+  </si>
+  <si>
+    <t>DICH-Flora</t>
+  </si>
+  <si>
+    <t>CV-De Maria</t>
+  </si>
+  <si>
+    <t>ATT-De Maria</t>
+  </si>
+  <si>
+    <t>DICH-De Maria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ing. Francesco Maurizio Noto </t>
+  </si>
+  <si>
+    <t>Presidente Commissione esaminatrice del concorso per il reclutamento di n. 30 unità di personale diplomato da assumere con contratto di lavoro a tempo indeterminato, nel livello economico iniziale del profilo professionale di collaboratore/ collaboratrice di amministrazione (Rif. CAMM/2026).</t>
+  </si>
+  <si>
+    <t>DIRGEN</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Determinazione n. 219/2026/DIRGEN</t>
+  </si>
+  <si>
+    <t>ENEA/2026/0049505/DIRGEN</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>compenso da determinare *</t>
+  </si>
+  <si>
+    <t>(*) il compenso sarà determinato secondo quanto stabilito nel doc. ENEA (2021) 60/CA</t>
+  </si>
+  <si>
+    <t>CV-Noto</t>
+  </si>
+  <si>
+    <t>ATT-Noto</t>
+  </si>
+  <si>
+    <t>DICH-Noto</t>
+  </si>
+  <si>
+    <t>Avv. Carlo Landolfi</t>
+  </si>
+  <si>
+    <t>Presidente Commissione esaminatrice del concorso per il reclutamento di n. 8 unità di personale laureato da assumere con contratto di lavoro a tempo indeterminato, nel livello economico iniziale del profilo professionale di Funzionario/funzionaria di amministrazione (Rif. FUNZ/2026).</t>
+  </si>
+  <si>
+    <t>DIRIGEN</t>
+  </si>
+  <si>
+    <t>si</t>
+  </si>
+  <si>
+    <t>Determinazione n. 218/2026/DIRIGEN</t>
+  </si>
+  <si>
+    <t>ENEA/2026/0049504/DIRGEN</t>
+  </si>
+  <si>
+    <t>CV-Landolfi</t>
+  </si>
+  <si>
+    <t>ATT-Landolfi</t>
+  </si>
+  <si>
+    <t>DICH-Landolfi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="dd/mm/yy;@"/>
     <numFmt numFmtId="165" formatCode="d/m/yyyy;@"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -666,74 +996,105 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF242424"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri (Corpo)_x0000_"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E1F2"/>
         <bgColor rgb="FFD9E1F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </right>
@@ -742,58 +1103,59 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF8EA9DB"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -847,97 +1209,159 @@
     </xf>
     <xf numFmtId="43" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
+    <cellStyle name="Migliaia" xfId="5" builtinId="3"/>
     <cellStyle name="Migliaia 2" xfId="4" xr:uid="{E1BC2071-BDE7-41AB-B285-076F5DF55588}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="3" xr:uid="{2326E503-EC35-4D79-988B-92F73F0224B0}"/>
     <cellStyle name="Normale 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="19">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
@@ -1032,52 +1456,52 @@
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="4" tint="0.39997558519241921"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Incarichi2024" displayName="Incarichi2024" ref="A1:Q23" totalsRowShown="0" headerRowDxfId="18" dataDxfId="17">
-  <autoFilter ref="A1:Q23" xr:uid="{00000000-0009-0000-0100-000001000000}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Incarichi2024" displayName="Incarichi2024" ref="A1:Q48" totalsRowShown="0" headerRowDxfId="18" dataDxfId="17">
+  <autoFilter ref="A1:Q48" xr:uid="{00000000-0009-0000-0100-000001000000}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
     <filterColumn colId="12" hiddenButton="1"/>
     <filterColumn colId="13" hiddenButton="1"/>
     <filterColumn colId="14" hiddenButton="1"/>
     <filterColumn colId="15" hiddenButton="1"/>
     <filterColumn colId="16" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="17">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Num." dataDxfId="16"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Nominativo" dataDxfId="15"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Oggetto" dataDxfId="14"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Unità ENEA Responsabile" dataDxfId="13"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Durata" dataDxfId="12"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Inizio attività" dataDxfId="11"/>
@@ -1371,86 +1795,86 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5587&amp;catid=135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5566&amp;catid=135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5629&amp;catid=135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5647&amp;catid=135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5653&amp;catid=135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5658&amp;catid=135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5726&amp;catid=135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5750&amp;catid=135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5482&amp;catid=135" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5474&amp;catid=135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5562&amp;catid=135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5624&amp;catid=135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5518&amp;catid=135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5569&amp;catid=135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5627&amp;catid=135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5632&amp;catid=135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5645&amp;catid=135" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5650&amp;catid=135" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5704&amp;catid=135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5729&amp;catid=135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5734&amp;catid=135" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5477&amp;catid=135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5748&amp;catid=135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5564&amp;catid=135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5559&amp;catid=135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5567&amp;catid=135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5588&amp;catid=135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5625&amp;catid=135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5630&amp;catid=135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5648&amp;catid=135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5654&amp;catid=135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5727&amp;catid=135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5732&amp;catid=135" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5483&amp;catid=135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5659&amp;catid=135" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5475&amp;catid=135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5519&amp;catid=135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5561&amp;catid=135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5586&amp;catid=135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5628&amp;catid=135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5633&amp;catid=135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5652&amp;catid=135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5730&amp;catid=135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5565&amp;catid=135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5646&amp;catid=135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5705&amp;catid=135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5749&amp;catid=135" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5473&amp;catid=135" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5478&amp;catid=135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5560&amp;catid=135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5568&amp;catid=135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5623&amp;catid=135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5631&amp;catid=135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5657&amp;catid=135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5728&amp;catid=135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5517&amp;catid=135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5626&amp;catid=135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5649&amp;catid=135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5703&amp;catid=135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5731&amp;catid=135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5733&amp;catid=135" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5476&amp;catid=135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5484&amp;catid=135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5558&amp;catid=135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5563&amp;catid=135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5634&amp;catid=135" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5835&amp;catid=135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5566&amp;catid=135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5647&amp;catid=135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5781&amp;catid=135" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5802&amp;catid=135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5853&amp;catid=135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5825&amp;catid=135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5518&amp;catid=135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5627&amp;catid=135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5632&amp;catid=135" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5704&amp;catid=135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5729&amp;catid=135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5791&amp;catid=135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5797&amp;catid=135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5820&amp;catid=135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5841&amp;catid=135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5846&amp;catid=135" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5477&amp;catid=135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5808&amp;catid=135" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5813&amp;catid=135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5567&amp;catid=135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5588&amp;catid=135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5648&amp;catid=135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5654&amp;catid=135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5732&amp;catid=135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5750&amp;catid=135" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5831&amp;catid=135" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5836&amp;catid=135" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5855&amp;catid=135" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5871&amp;catid=135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5798&amp;catid=135" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5803&amp;catid=135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5519&amp;catid=135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5561&amp;catid=135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5628&amp;catid=135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5633&amp;catid=135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5730&amp;catid=135" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5821&amp;catid=135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5826&amp;catid=135" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5842&amp;catid=135" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5847&amp;catid=135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5705&amp;catid=135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5787&amp;catid=135" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5795&amp;catid=135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5809&amp;catid=135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5814&amp;catid=135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5872&amp;catid=135" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5473&amp;catid=135" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5478&amp;catid=135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5568&amp;catid=135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5623&amp;catid=135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5657&amp;catid=135" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5832&amp;catid=135" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5837&amp;catid=135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5649&amp;catid=135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5731&amp;catid=135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5733&amp;catid=135" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5799&amp;catid=135" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5804&amp;catid=135" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5848&amp;catid=135" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5856&amp;catid=135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5558&amp;catid=135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5563&amp;catid=135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5634&amp;catid=135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5827&amp;catid=135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5629&amp;catid=135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5658&amp;catid=135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5726&amp;catid=135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5792&amp;catid=135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5815&amp;catid=135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5822&amp;catid=135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5838&amp;catid=135" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5843&amp;catid=135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5873&amp;catid=135" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5482&amp;catid=135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5788&amp;catid=135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5810&amp;catid=135" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5474&amp;catid=135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5624&amp;catid=135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5569&amp;catid=135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5645&amp;catid=135" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5650&amp;catid=135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5734&amp;catid=135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5805&amp;catid=135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5828&amp;catid=135" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5833&amp;catid=135" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5849&amp;catid=135" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5851&amp;catid=135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5779&amp;catid=135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5800&amp;catid=135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5564&amp;catid=135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5559&amp;catid=135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5625&amp;catid=135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5630&amp;catid=135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5727&amp;catid=135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5793&amp;catid=135" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5818&amp;catid=135" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5823&amp;catid=135" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5844&amp;catid=135" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5483&amp;catid=135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5659&amp;catid=135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5789&amp;catid=135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5811&amp;catid=135" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5816&amp;catid=135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5839&amp;catid=135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5475&amp;catid=135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5586&amp;catid=135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5652&amp;catid=135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5748&amp;catid=135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5834&amp;catid=135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5852&amp;catid=135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5565&amp;catid=135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5646&amp;catid=135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5780&amp;catid=135" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5801&amp;catid=135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5806&amp;catid=135" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5829&amp;catid=135" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5850&amp;catid=135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5560&amp;catid=135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5631&amp;catid=135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5728&amp;catid=135" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5824&amp;catid=135" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5845&amp;catid=135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5517&amp;catid=135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5626&amp;catid=135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5703&amp;catid=135" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5790&amp;catid=135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5796&amp;catid=135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5812&amp;catid=135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5817&amp;catid=135" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5819&amp;catid=135" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5840&amp;catid=135" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5476&amp;catid=135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5484&amp;catid=135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5587&amp;catid=135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5653&amp;catid=135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5749&amp;catid=135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5807&amp;catid=135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5830&amp;catid=135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5854&amp;catid=135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.enea.it/index.php?option=com_jdownloads&amp;task=download.send&amp;id=5562&amp;catid=135" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q25"/>
+  <dimension ref="A1:Q50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="111" zoomScaleNormal="111" workbookViewId="0">
-      <selection activeCell="N30" sqref="N30"/>
+    <sheetView tabSelected="1" topLeftCell="L46" zoomScale="183" zoomScaleNormal="183" workbookViewId="0">
+      <selection activeCell="O51" sqref="O51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="10.83203125" style="2"/>
     <col min="2" max="2" width="23.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="59.33203125" style="4" customWidth="1"/>
     <col min="4" max="4" width="26.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.1640625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.83203125" style="2" customWidth="1"/>
     <col min="8" max="8" width="18.83203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="19.6640625" style="2" customWidth="1"/>
     <col min="10" max="10" width="33.83203125" style="2" customWidth="1"/>
     <col min="11" max="11" width="19.83203125" style="2" customWidth="1"/>
     <col min="12" max="12" width="27.6640625" style="2" customWidth="1"/>
     <col min="13" max="13" width="19" style="2" customWidth="1"/>
     <col min="14" max="14" width="24.1640625" style="2" customWidth="1"/>
-    <col min="15" max="15" width="22.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="22.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="23.5" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="24.1640625" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="44" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" ht="44" customHeight="1">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
@@ -1459,51 +1883,51 @@
       <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="8" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="7" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="8" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:17" ht="34" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:17" ht="34">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F2" s="9">
         <v>46023</v>
       </c>
       <c r="G2" s="5">
         <v>46387</v>
       </c>
       <c r="H2" s="6">
         <v>7500</v>
       </c>
       <c r="I2" s="1" t="s">
@@ -1512,51 +1936,51 @@
       <c r="J2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="9">
         <v>46013</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="9">
         <v>46013</v>
       </c>
       <c r="N2" s="10">
         <v>46030</v>
       </c>
       <c r="O2" s="11" t="s">
         <v>24</v>
       </c>
       <c r="P2" s="11" t="s">
         <v>25</v>
       </c>
       <c r="Q2" s="11" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:17" ht="34" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" ht="34">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="5">
         <v>46023</v>
       </c>
       <c r="G3" s="5">
         <v>46387</v>
       </c>
       <c r="H3" s="6">
         <v>7500</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -1565,51 +1989,51 @@
       <c r="J3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="5">
         <v>46013</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="5">
         <v>46013</v>
       </c>
       <c r="N3" s="10">
         <v>46030</v>
       </c>
       <c r="O3" s="11" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="11" t="s">
         <v>31</v>
       </c>
       <c r="Q3" s="11" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="85" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:17" ht="85">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>36</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>37</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>38</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>39</v>
       </c>
       <c r="I4" s="12" t="s">
@@ -1618,51 +2042,51 @@
       <c r="J4" s="12" t="s">
         <v>41</v>
       </c>
       <c r="K4" s="9">
         <v>46018</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>42</v>
       </c>
       <c r="M4" s="9">
         <v>46018</v>
       </c>
       <c r="N4" s="9">
         <v>46031</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>43</v>
       </c>
       <c r="P4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="Q4" s="16" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="68" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:17" ht="68">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>47</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>48</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="9">
         <v>46023</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>49</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>50</v>
       </c>
       <c r="I5" s="12" t="s">
@@ -1671,51 +2095,51 @@
       <c r="J5" s="12" t="s">
         <v>51</v>
       </c>
       <c r="K5" s="9">
         <v>46031</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>52</v>
       </c>
       <c r="M5" s="9">
         <v>46034</v>
       </c>
       <c r="N5" s="9">
         <v>46049</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>53</v>
       </c>
       <c r="P5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="51" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" ht="51">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>48</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="19">
         <v>46023</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>59</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I6" s="12" t="s">
@@ -1724,51 +2148,51 @@
       <c r="J6" s="12" t="s">
         <v>61</v>
       </c>
       <c r="K6" s="9">
         <v>46003</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>62</v>
       </c>
       <c r="M6" s="9">
         <v>46007</v>
       </c>
       <c r="N6" s="9">
         <v>46062</v>
       </c>
       <c r="O6" s="14" t="s">
         <v>73</v>
       </c>
       <c r="P6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="Q6" s="16" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:17" ht="51">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>64</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>58</v>
       </c>
       <c r="F7" s="9">
         <v>46023</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>59</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>65</v>
       </c>
       <c r="I7" s="12" t="s">
@@ -1777,51 +2201,51 @@
       <c r="J7" s="12" t="s">
         <v>66</v>
       </c>
       <c r="K7" s="9">
         <v>46003</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>67</v>
       </c>
       <c r="M7" s="9">
         <v>46009</v>
       </c>
       <c r="N7" s="9">
         <v>46062</v>
       </c>
       <c r="O7" s="14" t="s">
         <v>79</v>
       </c>
       <c r="P7" s="15" t="s">
         <v>80</v>
       </c>
       <c r="Q7" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="51" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:17" ht="51">
       <c r="A8" s="1">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>48</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="19">
         <v>46023</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>59</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="12" t="s">
@@ -1830,51 +2254,51 @@
       <c r="J8" s="12" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="9">
         <v>46003</v>
       </c>
       <c r="L8" s="19" t="s">
         <v>71</v>
       </c>
       <c r="M8" s="9">
         <v>46009</v>
       </c>
       <c r="N8" s="9">
         <v>46062</v>
       </c>
       <c r="O8" s="14" t="s">
         <v>76</v>
       </c>
       <c r="P8" s="15" t="s">
         <v>77</v>
       </c>
       <c r="Q8" s="16" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:17" ht="54" customHeight="1">
       <c r="A9" s="1">
         <v>6</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>70</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>48</v>
       </c>
       <c r="E9" s="17" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="9">
         <v>46023</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>59</v>
       </c>
       <c r="H9" s="17" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="12" t="s">
@@ -1883,51 +2307,51 @@
       <c r="J9" s="12" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="9">
         <v>46003</v>
       </c>
       <c r="L9" s="9" t="s">
         <v>72</v>
       </c>
       <c r="M9" s="9">
         <v>46035</v>
       </c>
       <c r="N9" s="9" t="s">
         <v>82</v>
       </c>
       <c r="O9" s="14" t="s">
         <v>83</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>84</v>
       </c>
       <c r="Q9" s="16" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="68" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17" ht="68">
       <c r="A10" s="1">
         <v>7</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>90</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="19">
         <v>46062</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>87</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>39</v>
       </c>
       <c r="I10" s="12" t="s">
@@ -1936,51 +2360,51 @@
       <c r="J10" s="12" t="s">
         <v>88</v>
       </c>
       <c r="K10" s="9">
         <v>46062</v>
       </c>
       <c r="L10" s="19" t="s">
         <v>89</v>
       </c>
       <c r="M10" s="9">
         <v>46062</v>
       </c>
       <c r="N10" s="9">
         <v>46064</v>
       </c>
       <c r="O10" s="14" t="s">
         <v>91</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>92</v>
       </c>
       <c r="Q10" s="16" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="68" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17" ht="68">
       <c r="A11" s="1">
         <v>8</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C11" s="27" t="s">
         <v>99</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>94</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>101</v>
       </c>
       <c r="F11" s="9">
         <v>46055</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>102</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>103</v>
       </c>
       <c r="I11" s="12" t="s">
@@ -1989,51 +2413,51 @@
       <c r="J11" s="12" t="s">
         <v>104</v>
       </c>
       <c r="K11" s="9">
         <v>46055</v>
       </c>
       <c r="L11" s="9" t="s">
         <v>105</v>
       </c>
       <c r="M11" s="9">
         <v>46055</v>
       </c>
       <c r="N11" s="9">
         <v>46071</v>
       </c>
       <c r="O11" s="14" t="s">
         <v>106</v>
       </c>
       <c r="P11" s="15" t="s">
         <v>107</v>
       </c>
       <c r="Q11" s="16" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="68" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" ht="68">
       <c r="A12" s="1">
         <v>9</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C12" s="27" t="s">
         <v>100</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>94</v>
       </c>
       <c r="E12" s="17" t="s">
         <v>101</v>
       </c>
       <c r="F12" s="19">
         <v>46055</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>102</v>
       </c>
       <c r="H12" s="17" t="s">
         <v>103</v>
       </c>
       <c r="I12" s="12" t="s">
@@ -2042,51 +2466,51 @@
       <c r="J12" s="12" t="s">
         <v>104</v>
       </c>
       <c r="K12" s="9">
         <v>46055</v>
       </c>
       <c r="L12" s="19" t="s">
         <v>105</v>
       </c>
       <c r="M12" s="9">
         <v>46055</v>
       </c>
       <c r="N12" s="9">
         <v>46071</v>
       </c>
       <c r="O12" s="14" t="s">
         <v>109</v>
       </c>
       <c r="P12" s="15" t="s">
         <v>110</v>
       </c>
       <c r="Q12" s="16" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="68" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" ht="68">
       <c r="A13" s="1">
         <v>10</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>100</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>94</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>101</v>
       </c>
       <c r="F13" s="9">
         <v>46055</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>102</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>103</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -2095,51 +2519,51 @@
       <c r="J13" s="12" t="s">
         <v>104</v>
       </c>
       <c r="K13" s="9">
         <v>46055</v>
       </c>
       <c r="L13" s="9" t="s">
         <v>105</v>
       </c>
       <c r="M13" s="9">
         <v>46055</v>
       </c>
       <c r="N13" s="9">
         <v>46071</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>112</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>113</v>
       </c>
       <c r="Q13" s="16" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="68" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" ht="68">
       <c r="A14" s="28">
         <v>11</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C14" s="29" t="s">
         <v>100</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>94</v>
       </c>
       <c r="E14" s="21" t="s">
         <v>101</v>
       </c>
       <c r="F14" s="22">
         <v>46055</v>
       </c>
       <c r="G14" s="21" t="s">
         <v>102</v>
       </c>
       <c r="H14" s="21" t="s">
         <v>103</v>
       </c>
       <c r="I14" s="20" t="s">
@@ -2148,51 +2572,51 @@
       <c r="J14" s="20" t="s">
         <v>104</v>
       </c>
       <c r="K14" s="23">
         <v>46055</v>
       </c>
       <c r="L14" s="22" t="s">
         <v>105</v>
       </c>
       <c r="M14" s="23">
         <v>46055</v>
       </c>
       <c r="N14" s="23">
         <v>46071</v>
       </c>
       <c r="O14" s="24" t="s">
         <v>115</v>
       </c>
       <c r="P14" s="25" t="s">
         <v>116</v>
       </c>
       <c r="Q14" s="26" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="15" spans="1:17" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17" ht="75" customHeight="1">
       <c r="A15" s="30">
         <v>12</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>122</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>123</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>119</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>120</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>103</v>
       </c>
       <c r="I15" s="17" t="s">
@@ -2201,51 +2625,51 @@
       <c r="J15" s="12" t="s">
         <v>181</v>
       </c>
       <c r="K15" s="12" t="s">
         <v>124</v>
       </c>
       <c r="L15" s="19" t="s">
         <v>121</v>
       </c>
       <c r="M15" s="5">
         <v>46087</v>
       </c>
       <c r="N15" s="5">
         <v>46092</v>
       </c>
       <c r="O15" s="11" t="s">
         <v>135</v>
       </c>
       <c r="P15" s="11" t="s">
         <v>136</v>
       </c>
       <c r="Q15" s="11" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="68" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" ht="68" customHeight="1">
       <c r="A16" s="30">
         <v>13</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>145</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>130</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>123</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>129</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>125</v>
       </c>
       <c r="G16" s="31">
         <v>46456</v>
       </c>
       <c r="H16" s="32" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="17" t="s">
@@ -2254,51 +2678,51 @@
       <c r="J16" s="17" t="s">
         <v>126</v>
       </c>
       <c r="K16" s="12" t="s">
         <v>127</v>
       </c>
       <c r="L16" s="5" t="s">
         <v>128</v>
       </c>
       <c r="M16" s="9">
         <v>46080</v>
       </c>
       <c r="N16" s="5">
         <v>46092</v>
       </c>
       <c r="O16" s="11" t="s">
         <v>132</v>
       </c>
       <c r="P16" s="11" t="s">
         <v>133</v>
       </c>
       <c r="Q16" s="11" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="17" spans="1:17" ht="34" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" ht="34">
       <c r="A17" s="30">
         <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="9">
         <v>46097</v>
       </c>
       <c r="G17" s="5">
         <v>46461</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="1" t="s">
@@ -2307,51 +2731,51 @@
       <c r="J17" s="1" t="s">
         <v>140</v>
       </c>
       <c r="K17" s="9">
         <v>46085</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>141</v>
       </c>
       <c r="M17" s="9">
         <v>46087</v>
       </c>
       <c r="N17" s="9">
         <v>46098</v>
       </c>
       <c r="O17" s="11" t="s">
         <v>142</v>
       </c>
       <c r="P17" s="11" t="s">
         <v>143</v>
       </c>
       <c r="Q17" s="11" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="18" spans="1:17" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17" ht="72.75" customHeight="1">
       <c r="A18" s="30">
         <v>15</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>146</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>147</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="9">
         <v>46090</v>
       </c>
       <c r="G18" s="31">
         <v>47185</v>
       </c>
       <c r="H18" s="6">
         <v>109800</v>
       </c>
       <c r="I18" s="17" t="s">
@@ -2360,51 +2784,51 @@
       <c r="J18" s="17" t="s">
         <v>148</v>
       </c>
       <c r="K18" s="9">
         <v>46087</v>
       </c>
       <c r="L18" s="5" t="s">
         <v>149</v>
       </c>
       <c r="M18" s="9">
         <v>46090</v>
       </c>
       <c r="N18" s="9">
         <v>46100</v>
       </c>
       <c r="O18" s="11" t="s">
         <v>150</v>
       </c>
       <c r="P18" s="11" t="s">
         <v>151</v>
       </c>
       <c r="Q18" s="11" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="19" spans="1:17" ht="51" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:17" ht="51">
       <c r="A19" s="30">
         <v>16</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>154</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="9">
         <v>46132</v>
       </c>
       <c r="G19" s="5">
         <v>46496</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>103</v>
       </c>
       <c r="I19" s="1" t="s">
@@ -2413,268 +2837,1606 @@
       <c r="J19" s="1" t="s">
         <v>156</v>
       </c>
       <c r="K19" s="9">
         <v>46092</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>155</v>
       </c>
       <c r="M19" s="9">
         <v>46097</v>
       </c>
       <c r="N19" s="9">
         <v>46134</v>
       </c>
       <c r="O19" s="11" t="s">
         <v>157</v>
       </c>
       <c r="P19" s="11" t="s">
         <v>158</v>
       </c>
       <c r="Q19" s="11" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="20" spans="1:17" ht="51" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" ht="51">
       <c r="A20" s="30">
         <v>17</v>
       </c>
-      <c r="B20" s="36" t="s">
+      <c r="B20" s="34" t="s">
         <v>160</v>
       </c>
-      <c r="C20" s="37" t="s">
+      <c r="C20" s="35" t="s">
         <v>161</v>
       </c>
-      <c r="D20" s="36" t="s">
+      <c r="D20" s="34" t="s">
         <v>162</v>
       </c>
-      <c r="E20" s="36" t="s">
+      <c r="E20" s="34" t="s">
         <v>101</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="36">
         <v>46128</v>
       </c>
-      <c r="G20" s="38" t="s">
+      <c r="G20" s="36" t="s">
         <v>163</v>
       </c>
-      <c r="H20" s="39" t="s">
+      <c r="H20" s="37" t="s">
         <v>103</v>
       </c>
-      <c r="I20" s="40" t="s">
+      <c r="I20" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="J20" s="36" t="s">
+      <c r="J20" s="34" t="s">
         <v>164</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K20" s="36">
         <v>46099</v>
       </c>
-      <c r="L20" s="36" t="s">
+      <c r="L20" s="34" t="s">
         <v>165</v>
       </c>
       <c r="M20" s="9">
         <v>46099</v>
       </c>
       <c r="N20" s="9">
         <v>46147</v>
       </c>
-      <c r="O20" s="41" t="s">
+      <c r="O20" s="39" t="s">
         <v>169</v>
       </c>
-      <c r="P20" s="41" t="s">
+      <c r="P20" s="39" t="s">
         <v>170</v>
       </c>
-      <c r="Q20" s="41" t="s">
+      <c r="Q20" s="39" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="21" spans="1:17" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17" ht="55.5" customHeight="1">
       <c r="A21" s="30">
         <v>18</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>101</v>
       </c>
       <c r="F21" s="9">
         <v>46128</v>
       </c>
-      <c r="G21" s="35" t="s">
+      <c r="G21" s="33" t="s">
         <v>163</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>103</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>40</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>164</v>
       </c>
       <c r="K21" s="9">
         <v>46099</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>165</v>
       </c>
       <c r="M21" s="9">
         <v>46099</v>
       </c>
       <c r="N21" s="9">
         <v>46147</v>
       </c>
-      <c r="O21" s="41" t="s">
+      <c r="O21" s="39" t="s">
         <v>172</v>
       </c>
-      <c r="P21" s="41" t="s">
+      <c r="P21" s="39" t="s">
         <v>173</v>
       </c>
-      <c r="Q21" s="41" t="s">
+      <c r="Q21" s="39" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="22" spans="1:17" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="42">
+    <row r="22" spans="1:17" ht="55.5" customHeight="1">
+      <c r="A22" s="40">
         <v>19</v>
       </c>
-      <c r="B22" s="43" t="s">
+      <c r="B22" s="41" t="s">
         <v>168</v>
       </c>
-      <c r="C22" s="44" t="s">
+      <c r="C22" s="42" t="s">
         <v>166</v>
       </c>
-      <c r="D22" s="43" t="s">
+      <c r="D22" s="41" t="s">
         <v>162</v>
       </c>
-      <c r="E22" s="43" t="s">
+      <c r="E22" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="F22" s="45">
+      <c r="F22" s="43">
         <v>46128</v>
       </c>
-      <c r="G22" s="45" t="s">
+      <c r="G22" s="43" t="s">
         <v>163</v>
       </c>
-      <c r="H22" s="46" t="s">
+      <c r="H22" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I22" s="47" t="s">
+      <c r="I22" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="J22" s="43" t="s">
+      <c r="J22" s="41" t="s">
         <v>164</v>
       </c>
-      <c r="K22" s="45">
+      <c r="K22" s="43">
         <v>46099</v>
       </c>
-      <c r="L22" s="43" t="s">
+      <c r="L22" s="41" t="s">
         <v>165</v>
       </c>
       <c r="M22" s="9">
         <v>46099</v>
       </c>
       <c r="N22" s="9">
         <v>46147</v>
       </c>
-      <c r="O22" s="41" t="s">
+      <c r="O22" s="39" t="s">
         <v>175</v>
       </c>
-      <c r="P22" s="41" t="s">
+      <c r="P22" s="39" t="s">
         <v>176</v>
       </c>
-      <c r="Q22" s="41" t="s">
+      <c r="Q22" s="39" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="23" spans="1:17" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17" ht="55.5" customHeight="1">
       <c r="A23" s="30">
         <v>20</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C23" s="27" t="s">
         <v>183</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>184</v>
       </c>
       <c r="F23" s="5">
         <v>46155</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>186</v>
       </c>
-      <c r="H23" s="48" t="s">
+      <c r="H23" s="46" t="s">
         <v>185</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>40</v>
       </c>
       <c r="J23" s="12" t="s">
         <v>180</v>
       </c>
       <c r="K23" s="12" t="s">
         <v>178</v>
       </c>
       <c r="L23" s="12" t="s">
         <v>179</v>
       </c>
       <c r="M23" s="5">
         <v>46155</v>
       </c>
       <c r="N23" s="9">
         <v>46177</v>
       </c>
-      <c r="O23" s="41" t="s">
+      <c r="O23" s="39" t="s">
         <v>187</v>
       </c>
-      <c r="P23" s="41" t="s">
+      <c r="P23" s="39" t="s">
         <v>188</v>
       </c>
-      <c r="Q23" s="41" t="s">
+      <c r="Q23" s="39" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="Q25" s="34"/>
+    <row r="24" spans="1:17" ht="51.75" customHeight="1">
+      <c r="A24" s="30">
+        <v>21</v>
+      </c>
+      <c r="B24" s="47" t="s">
+        <v>190</v>
+      </c>
+      <c r="C24" s="27" t="s">
+        <v>191</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>197</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="H24" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="I24" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="J24" s="17" t="s">
+        <v>194</v>
+      </c>
+      <c r="K24" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="L24" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="M24" s="5">
+        <v>46190</v>
+      </c>
+      <c r="N24" s="9">
+        <v>46196</v>
+      </c>
+      <c r="O24" s="39" t="s">
+        <v>198</v>
+      </c>
+      <c r="P24" s="39" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q24" s="39" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="108" customHeight="1">
+      <c r="A25" s="52">
+        <v>22</v>
+      </c>
+      <c r="B25" s="53" t="s">
+        <v>201</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>202</v>
+      </c>
+      <c r="D25" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F25" s="56">
+        <v>46176</v>
+      </c>
+      <c r="G25" s="57" t="s">
+        <v>102</v>
+      </c>
+      <c r="H25" s="55">
+        <v>990</v>
+      </c>
+      <c r="I25" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J25" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K25" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L25" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M25" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N25" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O25" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="P25" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q25" s="11" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="129" customHeight="1">
+      <c r="A26" s="52">
+        <v>23</v>
+      </c>
+      <c r="B26" s="53" t="s">
+        <v>205</v>
+      </c>
+      <c r="C26" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D26" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E26" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F26" s="58">
+        <v>46176</v>
+      </c>
+      <c r="G26" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H26" s="55">
+        <v>900</v>
+      </c>
+      <c r="I26" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J26" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K26" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L26" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M26" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N26" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O26" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="P26" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q26" s="11" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="129" customHeight="1">
+      <c r="A27" s="52">
+        <v>24</v>
+      </c>
+      <c r="B27" s="53" t="s">
+        <v>207</v>
+      </c>
+      <c r="C27" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D27" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F27" s="56">
+        <v>46176</v>
+      </c>
+      <c r="G27" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H27" s="53">
+        <v>900</v>
+      </c>
+      <c r="I27" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J27" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K27" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L27" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M27" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N27" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O27" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="P27" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q27" s="11" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="120.75" customHeight="1">
+      <c r="A28" s="52">
+        <v>25</v>
+      </c>
+      <c r="B28" s="53" t="s">
+        <v>208</v>
+      </c>
+      <c r="C28" s="54" t="s">
+        <v>202</v>
+      </c>
+      <c r="D28" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E28" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F28" s="58">
+        <v>46177</v>
+      </c>
+      <c r="G28" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H28" s="55">
+        <v>990</v>
+      </c>
+      <c r="I28" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J28" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K28" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L28" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M28" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N28" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O28" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="P28" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q28" s="11" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="129" customHeight="1">
+      <c r="A29" s="52">
+        <v>26</v>
+      </c>
+      <c r="B29" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D29" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E29" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F29" s="56">
+        <v>46177</v>
+      </c>
+      <c r="G29" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H29" s="53">
+        <v>900</v>
+      </c>
+      <c r="I29" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J29" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="K29" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L29" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M29" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N29" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O29" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="P29" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q29" s="11" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="125.25" customHeight="1">
+      <c r="A30" s="52">
+        <v>27</v>
+      </c>
+      <c r="B30" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="C30" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D30" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E30" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F30" s="58">
+        <v>46177</v>
+      </c>
+      <c r="G30" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H30" s="55">
+        <v>900</v>
+      </c>
+      <c r="I30" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J30" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K30" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L30" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M30" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N30" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O30" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="P30" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q30" s="11" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="141.75" customHeight="1">
+      <c r="A31" s="52">
+        <v>28</v>
+      </c>
+      <c r="B31" s="53" t="s">
+        <v>210</v>
+      </c>
+      <c r="C31" s="54" t="s">
+        <v>202</v>
+      </c>
+      <c r="D31" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E31" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F31" s="56">
+        <v>46168</v>
+      </c>
+      <c r="G31" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H31" s="53">
+        <v>990</v>
+      </c>
+      <c r="I31" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J31" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="K31" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L31" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M31" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N31" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O31" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="P31" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q31" s="11" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="129" customHeight="1">
+      <c r="A32" s="52">
+        <v>29</v>
+      </c>
+      <c r="B32" s="53" t="s">
+        <v>211</v>
+      </c>
+      <c r="C32" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D32" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E32" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F32" s="58">
+        <v>46168</v>
+      </c>
+      <c r="G32" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H32" s="55">
+        <v>900</v>
+      </c>
+      <c r="I32" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J32" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K32" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L32" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M32" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N32" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O32" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="P32" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q32" s="11" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="129" customHeight="1">
+      <c r="A33" s="52">
+        <v>32</v>
+      </c>
+      <c r="B33" s="53" t="s">
+        <v>212</v>
+      </c>
+      <c r="C33" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D33" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E33" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F33" s="56">
+        <v>46168</v>
+      </c>
+      <c r="G33" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H33" s="53">
+        <v>900</v>
+      </c>
+      <c r="I33" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J33" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="K33" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L33" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M33" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N33" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O33" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="P33" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="Q33" s="11" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="129" customHeight="1">
+      <c r="A34" s="52">
+        <v>33</v>
+      </c>
+      <c r="B34" s="53" t="s">
+        <v>213</v>
+      </c>
+      <c r="C34" s="54" t="s">
+        <v>202</v>
+      </c>
+      <c r="D34" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E34" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F34" s="58">
+        <v>46182</v>
+      </c>
+      <c r="G34" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H34" s="55">
+        <v>990</v>
+      </c>
+      <c r="I34" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J34" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K34" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L34" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M34" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N34" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O34" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="P34" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q34" s="11" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="120" customHeight="1">
+      <c r="A35" s="52">
+        <v>34</v>
+      </c>
+      <c r="B35" s="53" t="s">
+        <v>214</v>
+      </c>
+      <c r="C35" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D35" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E35" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35" s="56">
+        <v>46182</v>
+      </c>
+      <c r="G35" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H35" s="53">
+        <v>900</v>
+      </c>
+      <c r="I35" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J35" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="K35" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L35" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M35" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N35" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O35" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="P35" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q35" s="11" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="119">
+      <c r="A36" s="52">
+        <v>35</v>
+      </c>
+      <c r="B36" s="53" t="s">
+        <v>215</v>
+      </c>
+      <c r="C36" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D36" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E36" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F36" s="58">
+        <v>46182</v>
+      </c>
+      <c r="G36" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H36" s="55">
+        <v>900</v>
+      </c>
+      <c r="I36" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J36" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K36" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L36" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M36" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N36" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O36" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="P36" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q36" s="11" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="119">
+      <c r="A37" s="52">
+        <v>36</v>
+      </c>
+      <c r="B37" s="53" t="s">
+        <v>216</v>
+      </c>
+      <c r="C37" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D37" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F37" s="56">
+        <v>46182</v>
+      </c>
+      <c r="G37" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H37" s="53">
+        <v>900</v>
+      </c>
+      <c r="I37" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J37" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="K37" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L37" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M37" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N37" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O37" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="P37" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q37" s="11" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="119">
+      <c r="A38" s="52">
+        <v>37</v>
+      </c>
+      <c r="B38" s="53" t="s">
+        <v>217</v>
+      </c>
+      <c r="C38" s="54" t="s">
+        <v>202</v>
+      </c>
+      <c r="D38" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E38" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F38" s="58">
+        <v>46184</v>
+      </c>
+      <c r="G38" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H38" s="55">
+        <v>990</v>
+      </c>
+      <c r="I38" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J38" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K38" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L38" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M38" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N38" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O38" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="P38" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q38" s="11" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="119">
+      <c r="A39" s="52">
+        <v>38</v>
+      </c>
+      <c r="B39" s="53" t="s">
+        <v>218</v>
+      </c>
+      <c r="C39" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D39" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F39" s="56">
+        <v>46184</v>
+      </c>
+      <c r="G39" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H39" s="53">
+        <v>900</v>
+      </c>
+      <c r="I39" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J39" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="K39" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L39" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M39" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N39" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O39" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="P39" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="Q39" s="11" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" ht="119">
+      <c r="A40" s="52">
+        <v>39</v>
+      </c>
+      <c r="B40" s="53" t="s">
+        <v>219</v>
+      </c>
+      <c r="C40" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D40" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E40" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F40" s="58">
+        <v>46184</v>
+      </c>
+      <c r="G40" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H40" s="55">
+        <v>900</v>
+      </c>
+      <c r="I40" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J40" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K40" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L40" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M40" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N40" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O40" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="P40" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q40" s="11" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="119">
+      <c r="A41" s="52">
+        <v>40</v>
+      </c>
+      <c r="B41" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="54" t="s">
+        <v>202</v>
+      </c>
+      <c r="D41" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E41" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F41" s="56">
+        <v>46177</v>
+      </c>
+      <c r="G41" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H41" s="53">
+        <v>990</v>
+      </c>
+      <c r="I41" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J41" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="K41" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L41" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M41" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N41" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O41" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="P41" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="Q41" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" ht="119">
+      <c r="A42" s="52">
+        <v>41</v>
+      </c>
+      <c r="B42" s="53" t="s">
+        <v>220</v>
+      </c>
+      <c r="C42" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D42" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E42" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F42" s="58">
+        <v>46177</v>
+      </c>
+      <c r="G42" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H42" s="55">
+        <v>900</v>
+      </c>
+      <c r="I42" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J42" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K42" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L42" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M42" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N42" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O42" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="P42" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q42" s="11" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="119">
+      <c r="A43" s="52">
+        <v>42</v>
+      </c>
+      <c r="B43" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D43" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E43" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F43" s="56">
+        <v>46177</v>
+      </c>
+      <c r="G43" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H43" s="53">
+        <v>900</v>
+      </c>
+      <c r="I43" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J43" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="K43" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L43" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M43" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N43" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O43" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="P43" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q43" s="11" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="119">
+      <c r="A44" s="52">
+        <v>43</v>
+      </c>
+      <c r="B44" s="53" t="s">
+        <v>221</v>
+      </c>
+      <c r="C44" s="54" t="s">
+        <v>202</v>
+      </c>
+      <c r="D44" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E44" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F44" s="58">
+        <v>46188</v>
+      </c>
+      <c r="G44" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H44" s="55">
+        <v>990</v>
+      </c>
+      <c r="I44" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J44" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K44" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L44" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M44" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N44" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O44" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="P44" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="Q44" s="11" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" ht="119">
+      <c r="A45" s="52">
+        <v>44</v>
+      </c>
+      <c r="B45" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="C45" s="54" t="s">
+        <v>222</v>
+      </c>
+      <c r="D45" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E45" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="F45" s="56">
+        <v>46188</v>
+      </c>
+      <c r="G45" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="H45" s="53">
+        <v>900</v>
+      </c>
+      <c r="I45" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="J45" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="K45" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L45" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M45" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N45" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O45" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="P45" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q45" s="11" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" ht="119">
+      <c r="A46" s="52">
+        <v>45</v>
+      </c>
+      <c r="B46" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="D46" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E46" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="F46" s="58">
+        <v>46188</v>
+      </c>
+      <c r="G46" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="H46" s="55">
+        <v>900</v>
+      </c>
+      <c r="I46" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="J46" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="K46" s="51">
+        <v>46147</v>
+      </c>
+      <c r="L46" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="M46" s="51">
+        <v>46147</v>
+      </c>
+      <c r="N46" s="51">
+        <v>46217</v>
+      </c>
+      <c r="O46" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="P46" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q46" s="11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="85">
+      <c r="A47" s="17" t="s">
+        <v>281</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>275</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="D47" s="17" t="s">
+        <v>277</v>
+      </c>
+      <c r="E47" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="F47" s="64">
+        <v>46216</v>
+      </c>
+      <c r="G47" s="64" t="s">
+        <v>163</v>
+      </c>
+      <c r="H47" s="65" t="s">
+        <v>282</v>
+      </c>
+      <c r="I47" s="66" t="s">
+        <v>278</v>
+      </c>
+      <c r="J47" s="17" t="s">
+        <v>279</v>
+      </c>
+      <c r="K47" s="64">
+        <v>46197</v>
+      </c>
+      <c r="L47" s="17" t="s">
+        <v>280</v>
+      </c>
+      <c r="M47" s="64">
+        <v>46197</v>
+      </c>
+      <c r="N47" s="51">
+        <v>46220</v>
+      </c>
+      <c r="O47" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="P47" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="Q47" s="11" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" ht="107.25" customHeight="1">
+      <c r="A48" s="1">
+        <v>47</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E48" s="67" t="s">
+        <v>101</v>
+      </c>
+      <c r="F48" s="9">
+        <v>46211</v>
+      </c>
+      <c r="G48" s="67" t="s">
+        <v>163</v>
+      </c>
+      <c r="H48" s="67" t="s">
+        <v>282</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="J48" s="67" t="s">
+        <v>291</v>
+      </c>
+      <c r="K48" s="9">
+        <v>46197</v>
+      </c>
+      <c r="L48" s="68" t="s">
+        <v>292</v>
+      </c>
+      <c r="M48" s="9">
+        <v>46197</v>
+      </c>
+      <c r="N48" s="69">
+        <v>46234</v>
+      </c>
+      <c r="O48" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="P48" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q48" s="11" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17">
+      <c r="A50" t="s">
+        <v>283</v>
+      </c>
+      <c r="B50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50" s="61"/>
+      <c r="G50" s="61"/>
+      <c r="H50" s="62"/>
+      <c r="I50"/>
+      <c r="J50" s="4"/>
+      <c r="K50" s="61"/>
+      <c r="L50"/>
+      <c r="M50" s="61"/>
+      <c r="N50" s="61"/>
+      <c r="O50" s="63"/>
+      <c r="P50" s="63"/>
+      <c r="Q50" s="63"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="O2" r:id="rId1" xr:uid="{192AF481-E6A3-FA44-9177-B4CF42153740}"/>
     <hyperlink ref="P2" r:id="rId2" xr:uid="{1047BFFD-93B2-8D41-AC96-17EA10AEF974}"/>
     <hyperlink ref="Q2" r:id="rId3" xr:uid="{CC37C134-CC9F-6A44-9077-9C455BB1499A}"/>
     <hyperlink ref="O3" r:id="rId4" xr:uid="{94DBD366-1F9E-D042-9622-0FC8B9208B26}"/>
     <hyperlink ref="P3" r:id="rId5" xr:uid="{C8E5FF68-C8D2-8845-8232-9EE438005928}"/>
     <hyperlink ref="Q3" r:id="rId6" xr:uid="{3B9144D2-D47D-4D43-AC23-0B94E8DCA03B}"/>
     <hyperlink ref="O4" r:id="rId7" xr:uid="{8023350A-977A-AE4F-A7F1-AD6AC3128AE9}"/>
     <hyperlink ref="P4" r:id="rId8" xr:uid="{312D2870-1926-D843-9089-72CEEF35038A}"/>
     <hyperlink ref="Q4" r:id="rId9" xr:uid="{C39B5EC1-2A20-7C45-8646-17AE3DF701F6}"/>
     <hyperlink ref="O5" r:id="rId10" xr:uid="{0015678C-D74E-A844-AD4B-31FB2AA2E545}"/>
     <hyperlink ref="P5" r:id="rId11" xr:uid="{4886D92A-984D-A042-A1AC-5C5F5F17FDFC}"/>
     <hyperlink ref="Q5" r:id="rId12" xr:uid="{EBAEBD05-65AB-C943-B1B6-D4865C78C179}"/>
     <hyperlink ref="O6" r:id="rId13" xr:uid="{92FB6E58-09FE-DA4F-BE01-00CA86733D8F}"/>
     <hyperlink ref="P6" r:id="rId14" xr:uid="{A6FFFBAC-8CDE-464B-BFAB-BC47CD447C6B}"/>
     <hyperlink ref="Q6" r:id="rId15" xr:uid="{A36000AF-B60A-1444-BEB0-55F2DA7F419C}"/>
     <hyperlink ref="O7" r:id="rId16" xr:uid="{28ADF121-4073-A44A-997F-99BDFC14DA5F}"/>
     <hyperlink ref="P7" r:id="rId17" xr:uid="{62ED5B73-499A-024B-B3A9-C7260C147EC5}"/>
     <hyperlink ref="Q7" r:id="rId18" xr:uid="{6465423C-55B3-9E4A-ADAD-4A0ECE746DD3}"/>
     <hyperlink ref="O8" r:id="rId19" xr:uid="{ACB6EFE2-462A-E44E-97DF-074D3C5F7C69}"/>
     <hyperlink ref="P8" r:id="rId20" xr:uid="{3E25B9FD-16A7-F043-B07F-3466FE5EE678}"/>
     <hyperlink ref="Q8" r:id="rId21" xr:uid="{92C85C39-FEEC-664A-A680-15C1DD232AD8}"/>
     <hyperlink ref="O9" r:id="rId22" xr:uid="{5B592EDC-DE6D-104D-8500-787F924E88DA}"/>
@@ -2694,93 +4456,169 @@
     <hyperlink ref="Q13" r:id="rId36" xr:uid="{212825AB-D931-7046-9611-7E9B6F45C2DE}"/>
     <hyperlink ref="O14" r:id="rId37" xr:uid="{C4F7E5DC-0EF8-074B-98FA-20B7EF588EE7}"/>
     <hyperlink ref="P14" r:id="rId38" xr:uid="{09AA6073-92F5-304F-877C-A4B26BD7DCE1}"/>
     <hyperlink ref="Q14" r:id="rId39" xr:uid="{B504D09A-713D-A741-BBC9-029A739E695B}"/>
     <hyperlink ref="O16" r:id="rId40" xr:uid="{B7DB128B-4B68-C24A-91D6-5A04B661BE28}"/>
     <hyperlink ref="P16" r:id="rId41" xr:uid="{A8AA4C17-C591-D744-853F-E961E932B064}"/>
     <hyperlink ref="Q16" r:id="rId42" xr:uid="{AE139C12-34C4-2746-AB55-30B5F3E52279}"/>
     <hyperlink ref="O15" r:id="rId43" xr:uid="{3B545513-9A28-F94D-B679-D799B6A4B82A}"/>
     <hyperlink ref="P15" r:id="rId44" xr:uid="{A9B671C4-2F82-BE44-A8F0-668CA9B75514}"/>
     <hyperlink ref="Q15" r:id="rId45" xr:uid="{609D28DB-701A-F14E-B3CF-6FE39653A54A}"/>
     <hyperlink ref="O17" r:id="rId46" xr:uid="{B4F78FCF-0BCE-9043-9A92-6FF8219F8F45}"/>
     <hyperlink ref="P17" r:id="rId47" xr:uid="{C8E807C6-2B82-994F-B668-0F22C27EDB86}"/>
     <hyperlink ref="Q17" r:id="rId48" xr:uid="{B741ADE3-A970-C842-B59D-67F74CE96580}"/>
     <hyperlink ref="O18" r:id="rId49" xr:uid="{AC14CC17-0377-7E40-A58C-7D33FAC41180}"/>
     <hyperlink ref="P18" r:id="rId50" xr:uid="{A78F691D-DAA8-584A-BDE9-AF7B40EE1248}"/>
     <hyperlink ref="Q18" r:id="rId51" xr:uid="{EDD9503A-69BF-1540-997A-2D996EFB8DBF}"/>
     <hyperlink ref="O19" r:id="rId52" xr:uid="{92A52A09-4300-F94A-BF59-4F22395C9B28}"/>
     <hyperlink ref="P19" r:id="rId53" xr:uid="{12BF5806-DC3F-7F4D-B482-2B5BEC904192}"/>
     <hyperlink ref="Q19" r:id="rId54" xr:uid="{BA352B22-7B0A-3A4C-B8A3-9DE9CE520605}"/>
     <hyperlink ref="O20" r:id="rId55" xr:uid="{9FCD2616-1801-C942-8110-027B1750247E}"/>
     <hyperlink ref="P20" r:id="rId56" xr:uid="{B0C892D2-F44D-C04B-9B15-55BC5C539380}"/>
     <hyperlink ref="Q20" r:id="rId57" xr:uid="{F74E45ED-E1D6-D645-A51F-449B4F2EBF35}"/>
     <hyperlink ref="O21" r:id="rId58" xr:uid="{D425FE34-77E2-8C48-9687-7F2167FB8F1E}"/>
     <hyperlink ref="P21" r:id="rId59" xr:uid="{763A43ED-A6A8-354C-BD8A-F5D43515A77C}"/>
     <hyperlink ref="Q21" r:id="rId60" xr:uid="{FAD2E4C4-3851-7F41-8AF6-E66B1932946B}"/>
-    <hyperlink ref="O23" r:id="rId61" xr:uid="{7D5D3B49-99C9-ED41-AAE1-435CBC7A4329}"/>
-[...1 lines deleted...]
-    <hyperlink ref="Q23" r:id="rId63" xr:uid="{A0E12BCE-AE98-CD45-9EC6-BF715FA037DC}"/>
+    <hyperlink ref="O24" r:id="rId61" xr:uid="{7D5D3B49-99C9-ED41-AAE1-435CBC7A4329}"/>
+    <hyperlink ref="P24" r:id="rId62" xr:uid="{AE5F7C66-6512-554F-984F-6BCDE67EAB66}"/>
+    <hyperlink ref="Q24" r:id="rId63" xr:uid="{A0E12BCE-AE98-CD45-9EC6-BF715FA037DC}"/>
     <hyperlink ref="O22" r:id="rId64" xr:uid="{88A165B2-0BA9-DB4C-8CAF-4C8103AD06E5}"/>
     <hyperlink ref="P22" r:id="rId65" xr:uid="{692A6C94-6B5A-9E40-8A57-3A8F74D49AB1}"/>
     <hyperlink ref="Q22" r:id="rId66" xr:uid="{3DD220DA-A0A3-A743-BF15-D348EF77ACFE}"/>
+    <hyperlink ref="O23" r:id="rId67" xr:uid="{8012703A-ADC1-1649-826F-C0B3142D6ED0}"/>
+    <hyperlink ref="P23" r:id="rId68" xr:uid="{3424F033-F4B1-604C-B9F8-E8FD7784B2DD}"/>
+    <hyperlink ref="Q23" r:id="rId69" xr:uid="{1A40A022-C0ED-D445-91E1-20C4A331236A}"/>
+    <hyperlink ref="O25" r:id="rId70" xr:uid="{9242FA0E-E646-7E47-AF93-941D5D2D3C05}"/>
+    <hyperlink ref="P25" r:id="rId71" xr:uid="{47B5D589-A276-D14E-B67E-25D62341A21E}"/>
+    <hyperlink ref="Q25" r:id="rId72" xr:uid="{8B17741C-A3CA-494F-BF6F-F72A627021ED}"/>
+    <hyperlink ref="O26" r:id="rId73" xr:uid="{78611303-48D8-BB4D-86CF-F397649B9D84}"/>
+    <hyperlink ref="P26" r:id="rId74" xr:uid="{A1C3AF73-C9A2-004B-B025-7FD0B95F571C}"/>
+    <hyperlink ref="Q26" r:id="rId75" xr:uid="{CF411FAA-9FAA-934C-A7CF-2539F3C8E722}"/>
+    <hyperlink ref="O27" r:id="rId76" xr:uid="{ADF85EB1-93BD-7945-B9A1-D02FC086041F}"/>
+    <hyperlink ref="P27" r:id="rId77" xr:uid="{86E4CF1F-75C6-1744-9E9B-42D6A266A621}"/>
+    <hyperlink ref="Q27" r:id="rId78" xr:uid="{F7BDCA33-869B-A644-9BA7-65D6318329D2}"/>
+    <hyperlink ref="O28" r:id="rId79" xr:uid="{98EFA9A0-C014-7045-B0E2-7B58B692C94C}"/>
+    <hyperlink ref="P28" r:id="rId80" xr:uid="{726DDABE-B7A6-5E4F-B151-37C2E133757F}"/>
+    <hyperlink ref="Q28" r:id="rId81" xr:uid="{B74144C5-3446-F14A-A7D5-C929A8B65EB6}"/>
+    <hyperlink ref="O29" r:id="rId82" xr:uid="{798D26EA-99FC-E640-9069-567AF72FA720}"/>
+    <hyperlink ref="P29" r:id="rId83" xr:uid="{92946151-8154-2348-A34C-F6F7098CF8B4}"/>
+    <hyperlink ref="Q29" r:id="rId84" xr:uid="{624CC2D9-3D16-0E47-9146-BE69D9F2552F}"/>
+    <hyperlink ref="O30" r:id="rId85" xr:uid="{BB89DDF8-BCC6-BF4A-8DBA-4A6F33871807}"/>
+    <hyperlink ref="P30" r:id="rId86" xr:uid="{BF8C31E8-CFB1-3643-8696-F31FC84843CB}"/>
+    <hyperlink ref="Q30" r:id="rId87" xr:uid="{ADD28BB3-64EC-A545-A8F4-C9531FD26C48}"/>
+    <hyperlink ref="O31" r:id="rId88" xr:uid="{61220A88-012D-8C4F-9BA8-806EC62697E1}"/>
+    <hyperlink ref="P31" r:id="rId89" xr:uid="{AD312D8D-FEAD-B64E-9520-0DDB7CA2EA97}"/>
+    <hyperlink ref="Q31" r:id="rId90" xr:uid="{84CF4AFB-6F8D-8543-8062-11FD22501B54}"/>
+    <hyperlink ref="O32" r:id="rId91" xr:uid="{3D664905-CF09-AD44-8EEE-748365984A79}"/>
+    <hyperlink ref="P32" r:id="rId92" xr:uid="{9960530A-C079-0649-A3B2-73034E7DB566}"/>
+    <hyperlink ref="Q32" r:id="rId93" xr:uid="{323D9FAB-868A-F346-9077-953D97A0B3BA}"/>
+    <hyperlink ref="O33" r:id="rId94" xr:uid="{B6E2D9EF-A037-7046-9EAE-7497A1C0D4DA}"/>
+    <hyperlink ref="P33" r:id="rId95" xr:uid="{996FAA6F-FDD7-DA4B-A84D-106B6B20E127}"/>
+    <hyperlink ref="Q33" r:id="rId96" xr:uid="{46A107BA-CF0B-6E40-915B-406173CCCBA6}"/>
+    <hyperlink ref="O34" r:id="rId97" xr:uid="{197CA682-E238-764D-9E79-158C72043083}"/>
+    <hyperlink ref="P34" r:id="rId98" xr:uid="{73F44ABA-2086-594A-AD51-E7F70BC43978}"/>
+    <hyperlink ref="Q34" r:id="rId99" xr:uid="{A34518D5-D1E2-874E-8FB3-90DDEFCDA2B2}"/>
+    <hyperlink ref="O35" r:id="rId100" xr:uid="{5247C50A-1C67-9A40-AFE8-75CF0026F520}"/>
+    <hyperlink ref="P35" r:id="rId101" xr:uid="{074A43CD-2EE6-F74A-87CE-E760B6C7976E}"/>
+    <hyperlink ref="Q35" r:id="rId102" xr:uid="{6D8D9BB4-E02C-BE43-8783-5E5B916E69F4}"/>
+    <hyperlink ref="O36" r:id="rId103" xr:uid="{89881F03-B347-7C44-A442-3E597C1D02AC}"/>
+    <hyperlink ref="P36" r:id="rId104" xr:uid="{AC0ADEFB-5336-7643-88F1-627CDD4651F4}"/>
+    <hyperlink ref="Q36" r:id="rId105" xr:uid="{BA3F20D2-E182-3545-A5A1-97969C416380}"/>
+    <hyperlink ref="O37" r:id="rId106" xr:uid="{B596B4B1-0BEF-294A-8A70-927D4A33A28B}"/>
+    <hyperlink ref="P37" r:id="rId107" xr:uid="{4D4D83DB-0186-F14B-87A3-E8DDF699979A}"/>
+    <hyperlink ref="Q37" r:id="rId108" xr:uid="{5B33203C-173B-0F44-9C3C-0C8124486402}"/>
+    <hyperlink ref="O38" r:id="rId109" xr:uid="{CFD63D6C-F9A4-994A-B53F-43A4202F8712}"/>
+    <hyperlink ref="P38" r:id="rId110" xr:uid="{26A206AB-A1FB-A44D-B385-045E0260D73D}"/>
+    <hyperlink ref="Q38" r:id="rId111" xr:uid="{4A8C0555-CA3C-0043-9DB5-9A330CF0EF7F}"/>
+    <hyperlink ref="O39" r:id="rId112" xr:uid="{F76E056A-2B5D-0B43-978B-40846ABB25B0}"/>
+    <hyperlink ref="P39" r:id="rId113" xr:uid="{003B7BDA-DBCB-D948-998D-620AC9E68D52}"/>
+    <hyperlink ref="Q39" r:id="rId114" xr:uid="{FBBF1C01-6A38-4A41-8903-8C08059B74A7}"/>
+    <hyperlink ref="O40" r:id="rId115" xr:uid="{B391BE2F-4919-0944-BB78-3FFAD1D99564}"/>
+    <hyperlink ref="P40" r:id="rId116" xr:uid="{B9802CCC-4737-5D43-9347-B4401AE023B6}"/>
+    <hyperlink ref="Q40" r:id="rId117" xr:uid="{92A2ACD7-9EDE-2A41-82B2-640A7607A2D7}"/>
+    <hyperlink ref="O41" r:id="rId118" xr:uid="{EF35A4A7-D609-8948-B2DE-9C6EB67FAF3A}"/>
+    <hyperlink ref="P41" r:id="rId119" xr:uid="{E21C486E-3335-8C4B-9518-FCB11205CD4F}"/>
+    <hyperlink ref="Q41" r:id="rId120" xr:uid="{2F45BD40-AD0C-C24B-A99D-2F7318CFB8C1}"/>
+    <hyperlink ref="O42" r:id="rId121" xr:uid="{AB383E83-AE32-3249-9E59-2F8F6B3A5AAE}"/>
+    <hyperlink ref="P42" r:id="rId122" xr:uid="{B9615F3E-9109-514E-B3E1-28171C53E512}"/>
+    <hyperlink ref="Q42" r:id="rId123" xr:uid="{3F950CFE-4E74-CC4B-98F1-8725CE864A8D}"/>
+    <hyperlink ref="O43" r:id="rId124" xr:uid="{4C09B674-EF65-5D43-8821-69A76E922C90}"/>
+    <hyperlink ref="P43" r:id="rId125" xr:uid="{56953D9E-1C6D-CE42-92E2-71C21FFB5B2A}"/>
+    <hyperlink ref="Q43" r:id="rId126" xr:uid="{FAA795DB-D8A2-4E4A-85FE-DFB424EA6B99}"/>
+    <hyperlink ref="O44" r:id="rId127" xr:uid="{931AE0E5-CB73-0A4E-B286-D0FDCEA32B20}"/>
+    <hyperlink ref="P44" r:id="rId128" xr:uid="{9204CD60-C794-C348-8AF1-2A254B9087C2}"/>
+    <hyperlink ref="Q44" r:id="rId129" xr:uid="{636C56C9-E27E-ED4B-AC04-9722F91A7363}"/>
+    <hyperlink ref="O45" r:id="rId130" xr:uid="{37C782CC-853B-3943-8E1D-62ABCD085726}"/>
+    <hyperlink ref="P45" r:id="rId131" xr:uid="{04336D67-1DDD-D545-BCFF-CCA4F4FF8DAE}"/>
+    <hyperlink ref="Q45" r:id="rId132" xr:uid="{8A7A4F6B-7E0A-014A-A570-0A28C2DB8ED8}"/>
+    <hyperlink ref="O47" r:id="rId133" xr:uid="{065DD111-3D74-C44F-B240-ABDDAB97952D}"/>
+    <hyperlink ref="P47" r:id="rId134" xr:uid="{87AA482B-EA7D-3848-9DEA-E533B7D921DF}"/>
+    <hyperlink ref="Q47" r:id="rId135" xr:uid="{896F9067-F5FA-9D48-B90B-E657054A4393}"/>
+    <hyperlink ref="O46" r:id="rId136" xr:uid="{405C05F5-BE04-3A40-A67B-C6012AEDB4BE}"/>
+    <hyperlink ref="P46" r:id="rId137" xr:uid="{18120CEE-06EB-064D-9DB0-B1238521E272}"/>
+    <hyperlink ref="Q46" r:id="rId138" xr:uid="{08168DD1-1D2D-5041-85A2-871685D947AA}"/>
+    <hyperlink ref="O48" r:id="rId139" xr:uid="{B534579A-0FD2-7B4F-8154-BD56E21CECE6}"/>
+    <hyperlink ref="P48" r:id="rId140" xr:uid="{D7D55D98-D65C-7344-92E9-3897C0182EC1}"/>
+    <hyperlink ref="Q48" r:id="rId141" xr:uid="{61165063-E176-5B45-83A5-FA4B27B0C7C7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.5" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="29" orientation="landscape" r:id="rId67"/>
+  <pageSetup paperSize="9" scale="30" fitToHeight="3" orientation="landscape" r:id="rId142"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri,Normale"&amp;K000000Incarichi Professionali ENEA 2026</oddHeader>
   </headerFooter>
   <tableParts count="1">
-    <tablePart r:id="rId68"/>
+    <tablePart r:id="rId143"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Incarichi Professionali 2026</vt:lpstr>
       <vt:lpstr>'Incarichi Professionali 2026'!Area_stampa</vt:lpstr>
+      <vt:lpstr>'Incarichi Professionali 2026'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Incarichi Professionali ENEA 2026</dc:title>
   <dc:subject/>
   <dc:creator>ENEA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>